--- v1 (2026-04-03)
+++ v2 (2026-05-15)
@@ -19,105 +19,103 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="nomeSecBook" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="1400710860"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="22DC1CB4" w14:textId="5B85E08F" w:rsidR="00E15943" w:rsidRPr="00092334" w:rsidRDefault="00707159" w:rsidP="00F456FA">
           <w:pPr>
             <w:pStyle w:val="Capasecao"/>
             <w:framePr w:wrap="around"/>
           </w:pPr>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00707159">
             <w:t>Expanded</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00707159">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00707159">
             <w:t>Summary</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="1" w:name="titArtigoBook"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0722B08C" w14:textId="23917604" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="00AC702A" w:rsidP="006F1B6C">
+    <w:p w14:paraId="0722B08C" w14:textId="23917604" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="TtuloPorgus"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="TituloArtigo"/>
           <w:tag w:val="titArt"/>
           <w:id w:val="1287774770"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00826451" w:rsidRPr="00826451">
             <w:t>Title</w:t>
           </w:r>
           <w:r w:rsidR="00826451">
             <w:t xml:space="preserve"> here</w:t>
           </w:r>
           <w:r w:rsidR="00826451" w:rsidRPr="00826451">
             <w:t>...</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="005D02B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE56A6" w:rsidRPr="001E363C">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00025199" w:rsidRPr="00025199">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC58E3" w:rsidRPr="00EC58E3">
         <w:t>Subtitle</w:t>
       </w:r>
@@ -174,506 +172,643 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EE56A6" w:rsidSect="00875C18">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="4395" w:right="567" w:bottom="1418" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25407DF1" w14:textId="77777777" w:rsidR="00063D15" w:rsidRPr="00EE56A6" w:rsidRDefault="00063D15" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="aut1Book"/>
-    <w:p w14:paraId="236733B3" w14:textId="30F7541F" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00AC702A" w:rsidP="006F1B6C">
+    <w:p w14:paraId="236733B3" w14:textId="30F7541F" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor1"/>
           <w:tag w:val="aut1"/>
           <w:id w:val="1561054506"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>of</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> 1 (Estilo: Autor nome)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00F84653">
-[...3 lines deleted...]
-    <w:p w14:paraId="4937154C" w14:textId="15E6CDBA" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00115AB1" w:rsidP="006F1B6C">
+      <w:r w:rsidR="00F84653" w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4937154C" w14:textId="15E6CDBA" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00115AB1" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC2144">
         <w:t>Instituição d</w:t>
       </w:r>
-      <w:r w:rsidR="009E0C5F">
+      <w:r w:rsidR="009E0C5F" w:rsidRPr="00CC2144">
         <w:t>e origem d</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC2144">
         <w:t>o auto</w:t>
       </w:r>
-      <w:r w:rsidR="00F96767">
+      <w:r w:rsidR="00F96767" w:rsidRPr="00CC2144">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00FF21CC">
+      <w:r w:rsidR="00FF21CC" w:rsidRPr="00CC2144">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC2144">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="009E0C5F">
+      <w:r w:rsidR="009E0C5F" w:rsidRPr="00CC2144">
         <w:t xml:space="preserve">(Estilo: </w:t>
       </w:r>
-      <w:r w:rsidR="00D94111">
+      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00607CD1">
+      <w:r w:rsidR="00607CD1" w:rsidRPr="00CC2144">
         <w:t>utor</w:t>
       </w:r>
-      <w:r w:rsidR="00D94111">
+      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
         <w:t xml:space="preserve"> dados</w:t>
       </w:r>
-      <w:r w:rsidR="00607CD1">
+      <w:r w:rsidR="00607CD1" w:rsidRPr="00CC2144">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6138D215" w14:textId="45495957" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
+    <w:p w14:paraId="6138D215" w14:textId="45495957" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r w:rsidRPr="00CC2144">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Lattes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
+      <w:r w:rsidRPr="00CC2144">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="008E46C3">
+      <w:r w:rsidR="008E46C3" w:rsidRPr="00CC2144">
         <w:t>0000000000000000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
+      <w:r w:rsidRPr="00CC2144">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r w:rsidRPr="00CC2144">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Orcid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r w:rsidRPr="00CC2144">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
+      <w:r w:rsidRPr="00CC2144">
         <w:t xml:space="preserve"> 0000-000</w:t>
       </w:r>
-      <w:r w:rsidR="008E46C3">
+      <w:r w:rsidR="008E46C3" w:rsidRPr="00CC2144">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
+      <w:r w:rsidRPr="00CC2144">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="008E46C3">
+      <w:r w:rsidR="008E46C3" w:rsidRPr="00CC2144">
         <w:t>0000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
+      <w:r w:rsidRPr="00CC2144">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="008E46C3">
+      <w:r w:rsidR="008E46C3" w:rsidRPr="00CC2144">
         <w:t>0000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
+      <w:r w:rsidRPr="00CC2144">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE068C9" w14:textId="24230835" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
+    <w:p w14:paraId="5BE068C9" w14:textId="1921D3D5" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00CC2144" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r w:rsidRPr="00CC2144">
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t>Scopus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2144">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve">0000000000. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE56A6" w:rsidRPr="00CC2144">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
-[...6 lines deleted...]
-    <w:p w14:paraId="4B20DC35" w14:textId="77777777" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="006F1B6C">
+      <w:r w:rsidR="00EE56A6" w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="003B0330" w:rsidRPr="005E4541">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>nome@mail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003B0330">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B20DC35" w14:textId="77777777" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00EE56A6" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="aut2Book"/>
-    <w:p w14:paraId="46ACBA64" w14:textId="5B48F9BD" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00AC702A" w:rsidP="006F1B6C">
+    <w:p w14:paraId="46ACBA64" w14:textId="5B48F9BD" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor2"/>
           <w:tag w:val="aut2"/>
           <w:id w:val="-1347323924"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="005000A8">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="005000A8">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="005000A8">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>of</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="005000A8">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="005000A8">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="009E0C5F">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2 (Estilo: Autor</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 2 (Estilo: Autor nome)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00F84653">
-[...3 lines deleted...]
-    <w:p w14:paraId="31CE8E04" w14:textId="001FD7CD" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+      <w:r w:rsidR="00F84653" w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CE8E04" w14:textId="001FD7CD" w:rsidR="00FF21CC" w:rsidRPr="00CC2144" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC2144">
         <w:t xml:space="preserve">Instituição de origem do autor 2. (Estilo: </w:t>
       </w:r>
-      <w:r w:rsidR="00D94111">
+      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
         <w:t>A</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC2144">
         <w:t>utor</w:t>
       </w:r>
-      <w:r w:rsidR="00D94111">
+      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
         <w:t xml:space="preserve"> dados</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC2144">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B077E" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+    <w:p w14:paraId="5C2B077E" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00CC2144" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r w:rsidRPr="00CC2144">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Lattes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve">: 0000000000000000. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC2144">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Orcid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r w:rsidRPr="00CC2144">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
-[...21 lines deleted...]
-    <w:p w14:paraId="79CB5705" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+      <w:r w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve"> 0000-0000-0000-0000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CB5705" w14:textId="53ED9819" w:rsidR="00FF21CC" w:rsidRPr="00CC2144" w:rsidRDefault="00CC2144" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r w:rsidRPr="00CC2144">
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t>Scopus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2144">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve">0000000000. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF21CC" w:rsidRPr="00CC2144">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
-[...6 lines deleted...]
-    <w:p w14:paraId="1C4CCE1C" w14:textId="77777777" w:rsidR="00C5790A" w:rsidRDefault="00C5790A" w:rsidP="006F1B6C">
+      <w:r w:rsidR="00FF21CC" w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="003B0330" w:rsidRPr="005E4541">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>nome@mail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003B0330">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4CCE1C" w14:textId="77777777" w:rsidR="00C5790A" w:rsidRPr="00CC2144" w:rsidRDefault="00C5790A" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="aut3Book"/>
-    <w:p w14:paraId="3F5E566C" w14:textId="323DFDB6" w:rsidR="00F84653" w:rsidRPr="00092334" w:rsidRDefault="00AC702A" w:rsidP="006F1B6C">
+    <w:p w14:paraId="3F5E566C" w14:textId="323DFDB6" w:rsidR="00F84653" w:rsidRPr="00CC2144" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="autor3"/>
           <w:tag w:val="aut3"/>
           <w:id w:val="-1568570363"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:t>of</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
+          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
             <w:t xml:space="preserve"> 3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="009E0C5F">
+      <w:r w:rsidR="009E0C5F" w:rsidRPr="00CC2144">
         <w:t xml:space="preserve"> (Estilo: Autor</w:t>
       </w:r>
-      <w:r w:rsidR="003604CC">
+      <w:r w:rsidR="003604CC" w:rsidRPr="00CC2144">
         <w:t xml:space="preserve"> nome</w:t>
       </w:r>
-      <w:r w:rsidR="009E0C5F">
+      <w:r w:rsidR="009E0C5F" w:rsidRPr="00CC2144">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F81B17">
-[...3 lines deleted...]
-    <w:p w14:paraId="0C9D326E" w14:textId="75ED1B98" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+      <w:r w:rsidR="00F81B17" w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9D326E" w14:textId="75ED1B98" w:rsidR="00FF21CC" w:rsidRPr="00CC2144" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC2144">
         <w:t xml:space="preserve">Instituição de origem do autor 3. (Estilo: </w:t>
       </w:r>
-      <w:r w:rsidR="00D94111">
+      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
         <w:t>A</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC2144">
         <w:t>utor</w:t>
       </w:r>
-      <w:r w:rsidR="00D94111">
+      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
         <w:t xml:space="preserve"> dados</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC2144">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A4679A" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+    <w:p w14:paraId="05A4679A" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00CC2144" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+      <w:pPr>
+        <w:pStyle w:val="Autordados"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2144">
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t>Lattes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve">: 0000000000000000. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC2144">
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC2144">
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve"> 0000-0000-0000-0000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2736EC" w14:textId="2AE08642" w:rsidR="00FF21CC" w:rsidRDefault="00CC2144" w:rsidP="00FF21CC">
+      <w:pPr>
+        <w:pStyle w:val="Autordados"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2144">
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t>Scopus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2144">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve">0000000000. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF21CC" w:rsidRPr="00CC2144">
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t>E-mail:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF21CC" w:rsidRPr="00CC2144">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00C735F8" w:rsidRPr="00CC2144">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>nome@mail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="117D3221" w14:textId="4C8E7671" w:rsidR="00C735F8" w:rsidRDefault="00C735F8" w:rsidP="00FF21CC">
+      <w:pPr>
+        <w:pStyle w:val="Autordados"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1062A8FE" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRDefault="00C735F8" w:rsidP="00FF21CC">
+      <w:pPr>
+        <w:pStyle w:val="Autordados"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D389300" w14:textId="4FA0C1FD" w:rsidR="00C735F8" w:rsidRPr="00092334" w:rsidRDefault="00C735F8" w:rsidP="00C735F8">
+      <w:pPr>
+        <w:pStyle w:val="Autornome"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Translator’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC3D94">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Translator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC3D94">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Estilo: Autor nome) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6C5659" w14:textId="06684125" w:rsidR="00C735F8" w:rsidRPr="00092334" w:rsidRDefault="00C735F8" w:rsidP="00C735F8">
+      <w:pPr>
+        <w:pStyle w:val="Autordados"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Instituição de origem do </w:t>
+      </w:r>
+      <w:r w:rsidR="005260B0">
+        <w:t>tradutor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Estilo: Autor dados)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3944A9" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRPr="00092334" w:rsidRDefault="00C735F8" w:rsidP="00C735F8">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Lattes</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>0000000000000000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Orcid</w:t>
       </w:r>
@@ -684,66 +819,81 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> 0000-000</w:t>
       </w:r>
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2736EC" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+    <w:p w14:paraId="490BE74D" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRDefault="00C735F8" w:rsidP="00C735F8">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="009F3921">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>nome@mail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F9A4AE9" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRDefault="00C735F8" w:rsidP="00FF21CC">
+      <w:pPr>
+        <w:pStyle w:val="Autordados"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398D157A" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRPr="00092334" w:rsidRDefault="00C735F8" w:rsidP="00FF21CC">
+      <w:pPr>
+        <w:pStyle w:val="Autordados"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3CBD25C2" w14:textId="77777777" w:rsidR="00F84653" w:rsidRDefault="00F84653" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27AA0678" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
         <w:t>Licenciante: Revista de Ensino</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C6F007" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
         <w:t>em Artes, Moda e Design, Florianópolis, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF30C7E" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
@@ -919,1448 +1069,1301 @@
       <w:r w:rsidRPr="00092334">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="003A510C" w:rsidRPr="00092334">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>0/</w:t>
       </w:r>
       <w:r w:rsidR="003A510C" w:rsidRPr="00092334">
         <w:t>0000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203D5CFD" w14:textId="77777777" w:rsidR="00063D15" w:rsidRDefault="00063D15"/>
     <w:p w14:paraId="49378D53" w14:textId="3920165E" w:rsidR="00063D15" w:rsidRDefault="00063D15">
       <w:pPr>
         <w:sectPr w:rsidR="00063D15" w:rsidSect="00EE56A6">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="4990" w:right="4251" w:bottom="1418" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07FB88D8" w14:textId="74833B03" w:rsidR="00616D8E" w:rsidRPr="00F0669D" w:rsidRDefault="007C6A0B" w:rsidP="00EA788F">
+    <w:p w14:paraId="07FB88D8" w14:textId="04E91EA3" w:rsidR="00616D8E" w:rsidRPr="00F0669D" w:rsidRDefault="00E41938" w:rsidP="00EA788F">
       <w:pPr>
         <w:pStyle w:val="Resumoptttulo"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7425B" w:rsidRPr="00F7425B">
+        <w:t xml:space="preserve">Introduction </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t>(Estilo: Tópico Nível 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C841BA" w14:textId="1A25AC9C" w:rsidR="0005060A" w:rsidRDefault="0005060A" w:rsidP="006E6D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">Focus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>ideas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> complete </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>synthesizing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>them</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>parts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>introduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>conclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">. Images, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>tables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>charts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>graphs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>footnotes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>extensive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>citations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>dispensed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034094C3" w14:textId="64B1EAD4" w:rsidR="0005060A" w:rsidRDefault="00E41938" w:rsidP="00271026">
+      <w:pPr>
+        <w:pStyle w:val="TopicoNvel1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004347D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00271026" w:rsidRPr="00271026">
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="38ED088D" w14:textId="77777777" w:rsidR="002A07E3" w:rsidRDefault="002A07E3" w:rsidP="002A07E3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contains</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orderly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>detailed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>explanation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>covered</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E925E19" w14:textId="786DD100" w:rsidR="002A07E3" w:rsidRDefault="002A07E3" w:rsidP="002A07E3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>length</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1000 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thousand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) words </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maximum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1200 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thousand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>two</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hundred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209EF3D9" w14:textId="7998CA01" w:rsidR="00706ED4" w:rsidRDefault="00E43A25" w:rsidP="006E6D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:rPr>
+          <w:rStyle w:val="FiguratituloChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> (Estilo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43A25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Corpo do texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00966CCC">
+        <w:t xml:space="preserve">O texto pode conter </w:t>
+      </w:r>
+      <w:r w:rsidR="001F271C">
+        <w:t>tópicos subdivididos em até 4 níveis</w:t>
+      </w:r>
+      <w:r w:rsidR="001A61CD">
+        <w:t xml:space="preserve"> (por exemplo: 1; 1.1; 1.1.1; e 1.1.1.1).</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05FC9">
+        <w:t xml:space="preserve"> Para </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1980">
+        <w:t xml:space="preserve">formatar adequadamente </w:t>
+      </w:r>
+      <w:r w:rsidR="001766CC">
+        <w:t>a fonte e os espaçamentos de qualquer elemento do texto, selecione o trecho desejado e clique</w:t>
+      </w:r>
+      <w:r w:rsidR="00542DD4">
+        <w:t xml:space="preserve"> no nome correspondente na caixa Estilos do menu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3D45">
+        <w:t xml:space="preserve"> Página Inicial</w:t>
+      </w:r>
+      <w:r w:rsidR="007674B0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187547B0" w14:textId="380EFC2A" w:rsidR="00616D8E" w:rsidRDefault="00DD5ACB" w:rsidP="00966CCC">
+      <w:pPr>
+        <w:pStyle w:val="TpicoNvel2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003136B2" w:rsidRPr="000B7771">
+        <w:t>.1 Tópico Nível 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: Tópico Nível 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13814298" w14:textId="6DE77362" w:rsidR="000B7771" w:rsidRDefault="000B7771" w:rsidP="000B7771">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Corpo de texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25" w:rsidRPr="00E43A25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Corpo do texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A60ED6E" w14:textId="032C9348" w:rsidR="000B7771" w:rsidRPr="005B4132" w:rsidRDefault="005B4132" w:rsidP="00966CCC">
+      <w:pPr>
+        <w:pStyle w:val="TpicoNvel3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7771" w:rsidRPr="005B4132">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A801BD" w:rsidRPr="005B4132">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7771" w:rsidRPr="005B4132">
+        <w:t xml:space="preserve"> Tópico Nível </w:t>
+      </w:r>
+      <w:r w:rsidR="00A801BD" w:rsidRPr="005B4132">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: Tópico Nível 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54962EEC" w14:textId="63425935" w:rsidR="005B4132" w:rsidRDefault="005B4132" w:rsidP="005B4132">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Corpo de texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25" w:rsidRPr="00E43A25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Corpo do texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22074631" w14:textId="2550F8E4" w:rsidR="005B4132" w:rsidRPr="005B4132" w:rsidRDefault="005B4132" w:rsidP="00966CCC">
+      <w:pPr>
+        <w:pStyle w:val="TpicoNvel4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4132">
+        <w:t>1.1.1.1 Tópico Nível 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: Tópico Nível 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4755E08F" w14:textId="54E58364" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="005B4132" w:rsidP="00874ABF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Corpo de texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25" w:rsidRPr="00E43A25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Corpo do texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669CB76A" w14:textId="1DA2312F" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="00E41938" w:rsidP="00670954">
+      <w:pPr>
+        <w:pStyle w:val="TopicoNvel1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007578CC" w:rsidRPr="007578CC">
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="47D61EBE" w14:textId="77777777" w:rsidR="00D90E74" w:rsidRDefault="00D90E74" w:rsidP="00874ABF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve">Final </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>corresponding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>hypotheses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25353F5E" w14:textId="2389B952" w:rsidR="00616D8E" w:rsidRDefault="0004416D" w:rsidP="00874ABF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="009B2846">
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2232958E" wp14:editId="2CE8B870">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="471BE8F3" wp14:editId="5819B9CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4722318</wp:posOffset>
+                  <wp:posOffset>4686300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>67236</wp:posOffset>
+                  <wp:posOffset>62865</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2136775" cy="7570382"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="67404336" name="Caixa de Texto 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2136775" cy="7570382"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="655FF9C7" w14:textId="40CFEAC0" w:rsidR="007C6A0B" w:rsidRPr="003500BC" w:rsidRDefault="007C6A0B" w:rsidP="00F80796">
+                          <w:p w14:paraId="3E33C1DA" w14:textId="74516F4B" w:rsidR="0004416D" w:rsidRPr="003500BC" w:rsidRDefault="0004416D" w:rsidP="0004416D">
                             <w:pPr>
                               <w:pStyle w:val="Notatexto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00746DCD">
                               <w:rPr>
                                 <w:rStyle w:val="NotanumeroChar"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003500BC">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="007635C2">
-                              <w:t xml:space="preserve">Primeira </w:t>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="003359FB">
+                              <w:t>Grammatical</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                              <w:t xml:space="preserve">Estilo: </w:t>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="003359FB">
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
-                            <w:r w:rsidR="0058111F">
-                              <w:t>Citacao</w:t>
+                            <w:r w:rsidRPr="003359FB">
+                              <w:t>correction</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
-                            <w:r w:rsidR="0058111F">
-[...16 lines deleted...]
-                            <w:r w:rsidRPr="003500BC">
+                            <w:r w:rsidRPr="003359FB">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
-                              <w:t xml:space="preserve">Segunda </w:t>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="003359FB">
+                              <w:t>carried</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                              <w:t xml:space="preserve">Estilo: </w:t>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="003359FB">
+                              <w:t xml:space="preserve"> out </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
-                            <w:r>
-                              <w:t>Citacao</w:t>
+                            <w:r w:rsidRPr="003359FB">
+                              <w:t>by</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
-                            <w:r>
-[...39 lines deleted...]
-                              <w:t xml:space="preserve"> texto).</w:t>
+                            <w:r w:rsidRPr="00E315A1">
+                              <w:t>: Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="46800" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="2232958E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="471BE8F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:371.85pt;margin-top:5.3pt;width:168.25pt;height:596.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBw5C5mNAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuL2zAQvhf6H4TujZ13MHGWNEtKIewu&#10;JGXPiiwlBkujSkrs9Nd3JNvZZdtT6UUezVPzzTdePjSqIldhXQk6p8NBSonQHIpSn3L647D9sqDE&#10;eaYLVoEWOb0JRx9Wnz8ta5OJEZyhKoQlmES7rDY5PXtvsiRx/CwUcwMwQqNRglXM49WeksKyGrOr&#10;Khml6SypwRbGAhfOofaxNdJVzC+l4P5ZSic8qXKKb/PxtPE8hjNZLVl2ssycS949g/3DKxQrNRa9&#10;p3pknpGLLf9IpUpuwYH0Aw4qASlLLmIP2M0w/dDN/syMiL0gOM7cYXL/Ly1/ur5YUhY5nc0n6WQ8&#10;nlGimcJJbVjZMFIIchCNBzIKUNXGZRixNxjjm6/Q4Mh7vUNlQKCRVoUv9kbQjqDf7kBjJsJRORqO&#10;Z/P5lBKOtvl0no4XMX/yFm6s898EKBKEnFqcZASYXXfO41PQtXcJ1TRsy6qK06w0qbGd8TSNAXcL&#10;RlQaA0MT7WOD5Jtj03V2hOKGjVloWeIM35ZYfMecf2EWaYG9INX9Mx6yAiwCnUTJGeyvv+mDP04L&#10;rZTUSLOcup8XZgUl1XeNcwycjMJktkjxYnvtsRf0RW0A2TvERTI8isHPV70oLahX3IJ1qIQmpjnW&#10;y+mxFze+JTxuERfrdXRC9hnmd3pveEgdIAxwHppXZk2HucdxPUFPQpZ9gL71bcFfXzzIMs4lgNoi&#10;2WGNzI3j6rYsrMb7e/R6+xesfgMAAP//AwBQSwMEFAAGAAgAAAAhADE1IIDhAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sIaCtKk0nQEKTkDi02wFuWWPaisapmmwrPD3e&#10;CW62/k+/Pxfr2Q/iiFPsAxm4XSgQSE1wPbUGdtuXmwxETJacHQKhgW+MsC4vLwqbu3CiCo91agWX&#10;UMytgS6lMZcyNh16GxdhROLsM0zeJl6nVrrJnrjcD1IrtZTe9sQXOjvic4fNV33wBjZP46uv3FyH&#10;7Q/a3fvHvNFvlTHXV/PjA4iEc/qD4azP6lCy0z4cyEUxGFjd360Y5UAtQZwBlSkNYs+TVjoDWRby&#10;/xPlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBw5C5mNAIAAFMEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxNSCA4QAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:369pt;margin-top:4.95pt;width:168.25pt;height:596.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLmjVuFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkyweMOEXWIsOA&#10;oC2QDj0rshQbkEVNUmJnv36UbCdDt1PRi0yR9CP5+LS6a2tFzsK6CnROx6OUEqE5FJU+5vTny/bL&#10;khLnmS6YAi1yehGO3q0/f1o1JhMTKEEVwhIE0S5rTE5L702WJI6XomZuBEZoDEqwNfN4tceksKxB&#10;9FolkzSdJw3Ywljgwjn0PnRBuo74Ugrun6R0whOVU+zNx9PG8xDOZL1i2dEyU1a8b4O9o4uaVRqL&#10;XqEemGfkZKt/oOqKW3Ag/YhDnYCUFRdxBpxmnL6ZZl8yI+IsSI4zV5rcx8Hyx/PePFvi22/Q4gID&#10;IY1xmUNnmKeVtg5f7JRgHCm8XGkTrSccnZPxdL5YzCjhGFvMFul0OQk4ye13Y53/LqAmwcipxb1E&#10;uth553yXOqSEahq2lVJxN0qTJqfz6SyNP1wjCK401rg1GyzfHtp+ggMUFxzMQrdzZ/i2wuI75vwz&#10;s7hknAWF65/wkAqwCPQWJSXY3//zh3zkHqOUNCianLpfJ2YFJeqHxq0EhUXj63yZ4sUO3sNg6FN9&#10;D6jFMT4Lw6MZ8rwaTGmhfkVNb0IlDDHNsV5OD4N57zv54pvgYrOJSaglw/xO7w0P0IHCQOdL+8qs&#10;6Tn3uK5HGCTFsjfUd7kd+ZuTB1nFvQRSOyZ7rlGHcbP9mwlC//ses24ve/0HAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBAaxM14gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNPw&#10;0zaNUwESqoTUQ9Ie6G0bL0lEvI5itzU8Pe4JbrOa1cw3+SqYXpxodJ1lBdNJAoK4trrjRsFu+3Y3&#10;B+E8ssbeMin4Jger4voqx0zbM5d0qnwjYgi7DBW03g+ZlK5uyaCb2IE4ep92NOjjOTZSj3iO4aaX&#10;aZI8SYMdx4YWB3ptqf6qjkbB+mV4N6UOld3+EO4+9mGdbkqlbm/C8xKEp+D/nuGCH9GhiEwHe2Tt&#10;RK9gdj+PW7yCxQLExU9mD48gDlGlSToFWeTy/4biFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAMuaNW4UAgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAEBrEzXiAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox inset="0,1.3mm,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="655FF9C7" w14:textId="40CFEAC0" w:rsidR="007C6A0B" w:rsidRPr="003500BC" w:rsidRDefault="007C6A0B" w:rsidP="00F80796">
+                    <w:p w14:paraId="3E33C1DA" w14:textId="74516F4B" w:rsidR="0004416D" w:rsidRPr="003500BC" w:rsidRDefault="0004416D" w:rsidP="0004416D">
                       <w:pPr>
                         <w:pStyle w:val="Notatexto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00746DCD">
                         <w:rPr>
                           <w:rStyle w:val="NotanumeroChar"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003500BC">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="007635C2">
-                        <w:t xml:space="preserve">Primeira </w:t>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="003359FB">
+                        <w:t>Grammatical</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                        <w:t xml:space="preserve">Estilo: </w:t>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="003359FB">
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidR="0058111F">
-                        <w:t>Citacao</w:t>
+                      <w:r w:rsidRPr="003359FB">
+                        <w:t>correction</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidR="0058111F">
-[...16 lines deleted...]
-                      <w:r w:rsidRPr="003500BC">
+                      <w:r w:rsidRPr="003359FB">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
-                        <w:t xml:space="preserve">Segunda </w:t>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="003359FB">
+                        <w:t>carried</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                        <w:t xml:space="preserve">Estilo: </w:t>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="003359FB">
+                        <w:t xml:space="preserve"> out </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
-                      <w:r>
-                        <w:t>Citacao</w:t>
+                      <w:r w:rsidRPr="003359FB">
+                        <w:t>by</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
-                      <w:r>
-[...39 lines deleted...]
-                        <w:t xml:space="preserve"> texto).</w:t>
+                      <w:r w:rsidRPr="00E315A1">
+                        <w:t>: Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00F7425B" w:rsidRPr="00F7425B">
-[...1066 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="00616D8E" w:rsidRPr="00616D8E">
         <w:t>Os dados do responsável pela correção são apresentados na última nota de rodapé</w:t>
       </w:r>
       <w:r w:rsidR="00AA3EF5">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00616D8E">
+      <w:r w:rsidR="00616D8E" w:rsidRPr="00616D8E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02902225" w14:textId="4B337F57" w:rsidR="006055D7" w:rsidRPr="00616D8E" w:rsidRDefault="006055D7" w:rsidP="00874ABF">
+    <w:p w14:paraId="02902225" w14:textId="0D0F6B08" w:rsidR="006055D7" w:rsidRPr="00616D8E" w:rsidRDefault="006055D7" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:t>O artigo a ser submetido deve estar em</w:t>
       </w:r>
       <w:r w:rsidR="0077193F">
         <w:t xml:space="preserve"> DOCX (Word)</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve"> e sem autoria identificada no texto. Onde precisa constar o nome da autoria, na primeira versão, substituir por “Omitido para avaliação por pares”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403F289D" w14:textId="77777777" w:rsidR="00482AED" w:rsidRDefault="00482AED" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="182CF213" w14:textId="77777777" w:rsidR="00163E10" w:rsidRDefault="00163E10" w:rsidP="00482AED">
       <w:pPr>
         <w:pStyle w:val="TopicoNvel1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
@@ -2739,422 +2742,455 @@
       <w:r w:rsidRPr="00515E76">
         <w:t xml:space="preserve">SOBRENOME, Nome. </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1300">
         <w:rPr>
           <w:rStyle w:val="ReferenciadestaqueChar"/>
         </w:rPr>
         <w:t>Título do trabalho</w:t>
       </w:r>
       <w:r w:rsidR="00342E33" w:rsidRPr="006F1300">
         <w:rPr>
           <w:rStyle w:val="ReferenciadestaqueChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> acadêmico</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E76">
         <w:t>. Ano. Número de folhas ou páginas. Tipo de trabalho (grau e área) – Instituição, local, ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9FE25B" w14:textId="77777777" w:rsidR="00D4158F" w:rsidRDefault="00D4158F" w:rsidP="00E17C38">
       <w:pPr>
         <w:pStyle w:val="Referencia"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D4158F" w:rsidSect="009211E6">
-      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31C28A0C" w14:textId="77777777" w:rsidR="00AC702A" w:rsidRDefault="00AC702A" w:rsidP="00063D15">
+    <w:p w14:paraId="08B8D878" w14:textId="77777777" w:rsidR="00E82FB2" w:rsidRDefault="00E82FB2" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="434F2256" w14:textId="77777777" w:rsidR="00AC702A" w:rsidRDefault="00AC702A" w:rsidP="00063D15">
+    <w:p w14:paraId="7A3C010E" w14:textId="77777777" w:rsidR="00E82FB2" w:rsidRDefault="00E82FB2" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{B7424021-DC5F-485E-A78F-420D8F13E2C2}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{23395EAA-B59E-470F-BDF3-011F6E5704B2}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{DBEA5FE2-F51A-4F2E-AFA2-9CCCE5C5D31C}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{460C7779-8F4F-42F0-B6CC-5000E65908B2}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{80272037-203E-4289-A933-8CFCB99AD7B9}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{414B65AE-CEEC-49B9-805A-46B57C13A2FC}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{489F71D5-ECBE-409A-88D5-C9F492A03607}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{AF94C749-6091-4C8E-8D13-578C4E608D67}"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{08451BAB-929D-4778-A4B9-E43BE5D19E5F}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{AB35F3CD-9D4E-46E9-B76C-FB3778C0C03B}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{A76A11E3-7194-4688-9B00-6245B0C3D69C}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{B99721A5-AB9D-488C-AE42-39A4277AD946}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{744BE84B-55BD-4D7A-88A5-CFAC20C59CB3}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{EF5149FF-0695-438B-A3F7-E31A2B988139}"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{13E17D0C-C0EA-4CCE-93D5-0BC68F019CFB}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{60C9A842-CF32-48C2-8DCF-86B1AFDF7DC9}"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{0E36D967-7C2C-48CF-8A13-9770E00F3B92}"/>
-    <w:embedBold r:id="rId12" w:fontKey="{4963FEB5-781C-415A-8E59-95E6764469FB}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{B1797C4E-3D03-4466-AF23-F4DD8746BED3}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{FFBFDB85-1B07-4D40-B5C0-301D8A5F2820}"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{3E23B4DE-7444-4FDD-93E3-ED7DC3624328}"/>
-    <w:embedItalic r:id="rId14" w:fontKey="{A432A1AD-BB9D-45A1-95E4-835397FBBECB}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{422BB853-0123-4EA6-B532-582C6E6D605A}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{5836DA52-0339-429B-80DB-4659AECC070D}"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{061C9E02-5990-48EB-8021-652C4F90F067}"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{F96928F6-BECC-4925-87A9-CF554BCDB6CC}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{1396343C-17D6-4179-87A5-C03F9C408888}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-878160372"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2AC6A947" w14:textId="434F3CD0" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00BF5ABE">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AC702A">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24A00AAF" w14:textId="77777777" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00E666A8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-11375098"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7D78EA0A" w14:textId="1C7758C7" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="00E666A8" w:rsidP="0025412E">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="25BDCD47" w14:textId="7BF6A2B3" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
+  <w:p w14:paraId="25BDCD47" w14:textId="3CF5B9C5" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
     <w:pPr>
       <w:pStyle w:val="Rodape"/>
     </w:pPr>
     <w:r w:rsidRPr="003500BC">
-      <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2026. UDESC. ISSN:2594-4630.</w:t>
+      <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2026. UDESC. ISSN:</w:t>
+    </w:r>
+    <w:r w:rsidR="00D206A3">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003500BC">
+      <w:t>2594-4630.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1387058364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Fontepargpadro"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="099CC374" w14:textId="724FDAC8" w:rsidR="00440A7D" w:rsidRPr="006565F8" w:rsidRDefault="00440A7D" w:rsidP="006565F8">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="361DE90E" w14:textId="77777777" w:rsidR="00440A7D" w:rsidRDefault="00440A7D" w:rsidP="00440A7D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41B7FF7B" w14:textId="77777777" w:rsidR="00AC702A" w:rsidRDefault="00AC702A" w:rsidP="00063D15">
+    <w:p w14:paraId="71BD0F87" w14:textId="77777777" w:rsidR="00E82FB2" w:rsidRDefault="00E82FB2" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A6716AE" w14:textId="77777777" w:rsidR="00AC702A" w:rsidRDefault="00AC702A" w:rsidP="00063D15">
+    <w:p w14:paraId="74FBD4D3" w14:textId="77777777" w:rsidR="00E82FB2" w:rsidRDefault="00E82FB2" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1C4F9A34" w14:textId="78F6B887" w:rsidR="00AA3EF5" w:rsidRPr="00E315A1" w:rsidRDefault="00AA3EF5" w:rsidP="00AD65A0">
+    <w:p w14:paraId="1C4F9A34" w14:textId="0FCA0A85" w:rsidR="00AA3EF5" w:rsidRPr="00E315A1" w:rsidRDefault="00AA3EF5" w:rsidP="00AD65A0">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="00E315A1">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
+        <w:t>Grammatical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
+        <w:t>correction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
+        <w:t>carried</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
+        <w:t xml:space="preserve"> out </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AD65A0" w:rsidRPr="00E315A1">
-        <w:t>Correção gramatical realizada por: Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
+        <w:t>: Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="00AC702A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3EDA08EE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s2049" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="reamd-02" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C9E2848" w14:textId="7E3EAAD5" w:rsidR="00063D15" w:rsidRDefault="00063D15" w:rsidP="00C26A65">
     <w:pPr>
       <w:ind w:left="284" w:firstLine="142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="452CB466" wp14:editId="3FCF8945">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-402575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7590726" cy="10729076"/>
           <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="1828932044" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3180,51 +3216,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7590726" cy="10729076"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B1ADAAE" w14:textId="085EB566" w:rsidR="00063D15" w:rsidRDefault="007B114D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3461C52D" wp14:editId="1A41614A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-471170</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7582407" cy="10717318"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="490686656" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3247,248 +3283,253 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7582407" cy="10717318"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B3669B6" w14:textId="0E2A229B" w:rsidR="004A765F" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhotitulo"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF titArtigoBook </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:alias w:val="TituloArtigo"/>
         <w:tag w:val="titArt"/>
         <w:id w:val="1963683960"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="02A4FB6767B84509843F404E897D0BBA"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Título aqui...</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="29AFBB33" w14:textId="017E5CD8" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut1Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor1"/>
         <w:tag w:val="aut1"/>
         <w:id w:val="-793133964"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5703B1C9" w14:textId="67BC7759" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut2Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor2"/>
         <w:tag w:val="aut2"/>
         <w:id w:val="716014035"/>
         <w:placeholder>
           <w:docPart w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="65115232" w14:textId="443B89F8" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut3Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor3"/>
         <w:tag w:val="aut3"/>
         <w:id w:val="-1863585990"/>
         <w:placeholder>
           <w:docPart w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6B2725C0" w14:textId="77777777" w:rsidR="005D02B5" w:rsidRPr="00092334" w:rsidRDefault="00FD499E" w:rsidP="007D02F0">
+  <w:p w14:paraId="6B2725C0" w14:textId="0A0E6AE5" w:rsidR="005D02B5" w:rsidRPr="00092334" w:rsidRDefault="00FD499E" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhosecao"/>
       <w:framePr w:wrap="around"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> REF nomeSecBook  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="-274872415"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="005D02B5" w:rsidRPr="005D02B5">
-          <w:t>Nome da seção aqui...</w:t>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="004D5714">
+          <w:t>Expanded</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="004D5714">
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="004D5714">
+          <w:t>Summary</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6EE304F9" w14:textId="12CA348B" w:rsidR="004F1A8E" w:rsidRPr="00A8358D" w:rsidRDefault="00FD499E" w:rsidP="00453E07">
     <w:pPr>
       <w:framePr w:w="7513" w:h="511" w:hSpace="141" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3745" w:y="556"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="100"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="100"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
@@ -3540,212 +3581,220 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7574400" cy="10706400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00063D15"/>
     <w:rsid w:val="0000659D"/>
     <w:rsid w:val="00006CE0"/>
     <w:rsid w:val="00025199"/>
     <w:rsid w:val="00025DF9"/>
     <w:rsid w:val="00031A37"/>
+    <w:rsid w:val="0004416D"/>
     <w:rsid w:val="0005060A"/>
     <w:rsid w:val="000547D9"/>
     <w:rsid w:val="00063D15"/>
     <w:rsid w:val="00064F26"/>
     <w:rsid w:val="00083637"/>
     <w:rsid w:val="000866FB"/>
     <w:rsid w:val="00092334"/>
     <w:rsid w:val="000B2011"/>
     <w:rsid w:val="000B3DAC"/>
     <w:rsid w:val="000B49D5"/>
     <w:rsid w:val="000B7771"/>
     <w:rsid w:val="000F55E7"/>
     <w:rsid w:val="000F7CB1"/>
     <w:rsid w:val="00105DCB"/>
     <w:rsid w:val="00110C65"/>
     <w:rsid w:val="00113D93"/>
     <w:rsid w:val="00115AB1"/>
     <w:rsid w:val="001509DC"/>
     <w:rsid w:val="00151F6C"/>
     <w:rsid w:val="001577D6"/>
     <w:rsid w:val="00163E10"/>
     <w:rsid w:val="00175B23"/>
     <w:rsid w:val="001766CC"/>
     <w:rsid w:val="001A61CD"/>
     <w:rsid w:val="001B2977"/>
     <w:rsid w:val="001B2E2D"/>
     <w:rsid w:val="001C7B60"/>
     <w:rsid w:val="001D58A7"/>
     <w:rsid w:val="001E363C"/>
     <w:rsid w:val="001F271C"/>
     <w:rsid w:val="00200A1A"/>
+    <w:rsid w:val="002065C4"/>
     <w:rsid w:val="00212600"/>
     <w:rsid w:val="00214CA6"/>
     <w:rsid w:val="00216EB8"/>
     <w:rsid w:val="00225BA5"/>
     <w:rsid w:val="00231D8C"/>
     <w:rsid w:val="00253753"/>
     <w:rsid w:val="0025412E"/>
     <w:rsid w:val="00264486"/>
     <w:rsid w:val="00271026"/>
     <w:rsid w:val="0027611A"/>
     <w:rsid w:val="002A07E3"/>
     <w:rsid w:val="002A082D"/>
     <w:rsid w:val="002A5D6C"/>
     <w:rsid w:val="002B468F"/>
     <w:rsid w:val="002C25E1"/>
     <w:rsid w:val="002C3166"/>
     <w:rsid w:val="002D772C"/>
     <w:rsid w:val="002E21D4"/>
     <w:rsid w:val="002F5732"/>
     <w:rsid w:val="003009D4"/>
     <w:rsid w:val="003068FC"/>
     <w:rsid w:val="003136B2"/>
     <w:rsid w:val="003150E2"/>
     <w:rsid w:val="00321366"/>
     <w:rsid w:val="00333ED2"/>
+    <w:rsid w:val="003359FB"/>
     <w:rsid w:val="00335AC9"/>
     <w:rsid w:val="003413BF"/>
     <w:rsid w:val="00342E33"/>
     <w:rsid w:val="00346796"/>
     <w:rsid w:val="003500BC"/>
     <w:rsid w:val="003604CC"/>
     <w:rsid w:val="00372127"/>
     <w:rsid w:val="00377E8E"/>
     <w:rsid w:val="00391854"/>
     <w:rsid w:val="00395714"/>
     <w:rsid w:val="00397B6F"/>
     <w:rsid w:val="003A510C"/>
+    <w:rsid w:val="003B0330"/>
     <w:rsid w:val="003C3611"/>
     <w:rsid w:val="003C7DB0"/>
     <w:rsid w:val="003F0617"/>
     <w:rsid w:val="003F34DA"/>
     <w:rsid w:val="00427DE8"/>
     <w:rsid w:val="004323A1"/>
     <w:rsid w:val="004345C9"/>
     <w:rsid w:val="004347D6"/>
     <w:rsid w:val="00440A7D"/>
     <w:rsid w:val="00452849"/>
     <w:rsid w:val="00453E07"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="00482AED"/>
     <w:rsid w:val="0048767E"/>
     <w:rsid w:val="004A136E"/>
     <w:rsid w:val="004A31FA"/>
     <w:rsid w:val="004A765F"/>
     <w:rsid w:val="004D136E"/>
     <w:rsid w:val="004D1C50"/>
     <w:rsid w:val="004D2593"/>
     <w:rsid w:val="004D2BC3"/>
     <w:rsid w:val="004D4205"/>
+    <w:rsid w:val="004D5714"/>
     <w:rsid w:val="004F1A8E"/>
     <w:rsid w:val="004F5055"/>
     <w:rsid w:val="0050022C"/>
     <w:rsid w:val="00514DBA"/>
     <w:rsid w:val="00515AC9"/>
     <w:rsid w:val="00515E76"/>
     <w:rsid w:val="00523B23"/>
+    <w:rsid w:val="005260B0"/>
     <w:rsid w:val="0053419A"/>
+    <w:rsid w:val="00534CD8"/>
     <w:rsid w:val="00537186"/>
     <w:rsid w:val="00542DD4"/>
     <w:rsid w:val="005518F4"/>
     <w:rsid w:val="005527DD"/>
     <w:rsid w:val="005528AB"/>
     <w:rsid w:val="0056768D"/>
     <w:rsid w:val="00570E86"/>
     <w:rsid w:val="0057303A"/>
     <w:rsid w:val="00573F18"/>
     <w:rsid w:val="0058111F"/>
     <w:rsid w:val="005853C9"/>
     <w:rsid w:val="005B0FAB"/>
     <w:rsid w:val="005B4132"/>
     <w:rsid w:val="005D02B5"/>
     <w:rsid w:val="005D32C1"/>
     <w:rsid w:val="005E22FD"/>
     <w:rsid w:val="005E4549"/>
     <w:rsid w:val="005F4161"/>
     <w:rsid w:val="006055D7"/>
     <w:rsid w:val="00607CD1"/>
     <w:rsid w:val="00616D8E"/>
     <w:rsid w:val="006337E4"/>
     <w:rsid w:val="006360B3"/>
     <w:rsid w:val="006555A6"/>
     <w:rsid w:val="00655AC5"/>
     <w:rsid w:val="006565F8"/>
+    <w:rsid w:val="006647C7"/>
     <w:rsid w:val="00670954"/>
     <w:rsid w:val="00670E15"/>
     <w:rsid w:val="006B3BB8"/>
     <w:rsid w:val="006E5B1F"/>
     <w:rsid w:val="006E6D3F"/>
     <w:rsid w:val="006F1300"/>
     <w:rsid w:val="006F1B6C"/>
     <w:rsid w:val="006F5E5F"/>
     <w:rsid w:val="00706ED4"/>
     <w:rsid w:val="00707159"/>
     <w:rsid w:val="00726C1E"/>
     <w:rsid w:val="00734C3D"/>
     <w:rsid w:val="00746DCD"/>
     <w:rsid w:val="00747601"/>
     <w:rsid w:val="00752405"/>
     <w:rsid w:val="007578CC"/>
     <w:rsid w:val="007635C2"/>
     <w:rsid w:val="007674B0"/>
     <w:rsid w:val="0077144E"/>
     <w:rsid w:val="0077193F"/>
     <w:rsid w:val="007800A1"/>
     <w:rsid w:val="007A066F"/>
     <w:rsid w:val="007B114D"/>
     <w:rsid w:val="007B1749"/>
     <w:rsid w:val="007C6A0B"/>
@@ -3814,161 +3863,167 @@
     <w:rsid w:val="00AE29EB"/>
     <w:rsid w:val="00AF6AAF"/>
     <w:rsid w:val="00B21C02"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00B6206A"/>
     <w:rsid w:val="00B661C6"/>
     <w:rsid w:val="00B71FAF"/>
     <w:rsid w:val="00B948D9"/>
     <w:rsid w:val="00B968DD"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BE7FF5"/>
     <w:rsid w:val="00BF4FCF"/>
     <w:rsid w:val="00C00647"/>
     <w:rsid w:val="00C027C6"/>
     <w:rsid w:val="00C05637"/>
     <w:rsid w:val="00C214DC"/>
     <w:rsid w:val="00C216C2"/>
     <w:rsid w:val="00C26A65"/>
     <w:rsid w:val="00C3284C"/>
     <w:rsid w:val="00C3399A"/>
     <w:rsid w:val="00C415F1"/>
     <w:rsid w:val="00C42C94"/>
     <w:rsid w:val="00C5131D"/>
     <w:rsid w:val="00C54D4E"/>
     <w:rsid w:val="00C5790A"/>
+    <w:rsid w:val="00C735F8"/>
     <w:rsid w:val="00C73F7C"/>
     <w:rsid w:val="00C836D3"/>
     <w:rsid w:val="00C85546"/>
     <w:rsid w:val="00CB355B"/>
     <w:rsid w:val="00CB5BCA"/>
+    <w:rsid w:val="00CC2144"/>
     <w:rsid w:val="00CC370D"/>
     <w:rsid w:val="00CD6035"/>
     <w:rsid w:val="00D00E76"/>
     <w:rsid w:val="00D071F4"/>
     <w:rsid w:val="00D13FB1"/>
+    <w:rsid w:val="00D206A3"/>
     <w:rsid w:val="00D30579"/>
     <w:rsid w:val="00D32105"/>
     <w:rsid w:val="00D40778"/>
     <w:rsid w:val="00D4158F"/>
     <w:rsid w:val="00D41C2B"/>
     <w:rsid w:val="00D47C0C"/>
     <w:rsid w:val="00D50447"/>
     <w:rsid w:val="00D50D1A"/>
     <w:rsid w:val="00D5388C"/>
     <w:rsid w:val="00D60BE5"/>
     <w:rsid w:val="00D65A8D"/>
     <w:rsid w:val="00D66663"/>
     <w:rsid w:val="00D7197C"/>
     <w:rsid w:val="00D76DB6"/>
     <w:rsid w:val="00D903E1"/>
     <w:rsid w:val="00D90E74"/>
     <w:rsid w:val="00D94111"/>
     <w:rsid w:val="00D94791"/>
     <w:rsid w:val="00D9625C"/>
     <w:rsid w:val="00DC2C74"/>
     <w:rsid w:val="00DC400C"/>
     <w:rsid w:val="00DD1980"/>
     <w:rsid w:val="00DD5ACB"/>
     <w:rsid w:val="00DE6FA4"/>
     <w:rsid w:val="00DE7CC9"/>
     <w:rsid w:val="00DF20D4"/>
     <w:rsid w:val="00DF72F9"/>
     <w:rsid w:val="00E15943"/>
     <w:rsid w:val="00E17C38"/>
     <w:rsid w:val="00E21443"/>
     <w:rsid w:val="00E23EE0"/>
     <w:rsid w:val="00E315A1"/>
+    <w:rsid w:val="00E41938"/>
     <w:rsid w:val="00E43A25"/>
     <w:rsid w:val="00E44186"/>
     <w:rsid w:val="00E61A9B"/>
     <w:rsid w:val="00E665D6"/>
     <w:rsid w:val="00E666A8"/>
     <w:rsid w:val="00E76142"/>
     <w:rsid w:val="00E80BF7"/>
+    <w:rsid w:val="00E82FB2"/>
     <w:rsid w:val="00E91F0B"/>
     <w:rsid w:val="00EA788F"/>
     <w:rsid w:val="00EB311E"/>
     <w:rsid w:val="00EC1B27"/>
+    <w:rsid w:val="00EC3D94"/>
     <w:rsid w:val="00EC4330"/>
     <w:rsid w:val="00EC58E3"/>
     <w:rsid w:val="00ED413E"/>
     <w:rsid w:val="00EE5656"/>
     <w:rsid w:val="00EE56A6"/>
     <w:rsid w:val="00EF4B40"/>
     <w:rsid w:val="00F04959"/>
     <w:rsid w:val="00F04BEE"/>
     <w:rsid w:val="00F0669D"/>
     <w:rsid w:val="00F10F1C"/>
     <w:rsid w:val="00F33E96"/>
     <w:rsid w:val="00F34DAA"/>
     <w:rsid w:val="00F456FA"/>
     <w:rsid w:val="00F4596A"/>
     <w:rsid w:val="00F527BA"/>
     <w:rsid w:val="00F7425B"/>
     <w:rsid w:val="00F80796"/>
     <w:rsid w:val="00F81B17"/>
     <w:rsid w:val="00F84653"/>
     <w:rsid w:val="00F95A33"/>
     <w:rsid w:val="00F96767"/>
     <w:rsid w:val="00FB2FF5"/>
     <w:rsid w:val="00FD189D"/>
     <w:rsid w:val="00FD499E"/>
     <w:rsid w:val="00FF104F"/>
     <w:rsid w:val="00FF21CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="057A5386"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB5FD8ED-F2DF-3D43-BF2B-827C460D3687}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5701,86 +5756,86 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferencialatimChar">
     <w:name w:val="Referencia latim Char"/>
     <w:basedOn w:val="ReferenciaChar"/>
     <w:link w:val="Referencialatim"/>
     <w:rsid w:val="006F1300"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelafonte">
     <w:name w:val="Tabela fonte"/>
     <w:basedOn w:val="Figurafonte"/>
     <w:rsid w:val="00452849"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@mail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@mail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@mail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@mail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D6AE306-64D7-41D5-A46C-9729315C9DC4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003538E1" w:rsidRDefault="003538E1">
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
@@ -5914,51 +5969,51 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5BADC8C8-0874-46DE-B897-FC95BFC17E2A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF348B" w:rsidRDefault="00BF348B" w:rsidP="00BF348B">
           <w:pPr>
             <w:pStyle w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
           </w:pPr>
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -5986,114 +6041,111 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003538E1"/>
     <w:rsid w:val="003538E1"/>
+    <w:rsid w:val="003F582A"/>
     <w:rsid w:val="00455078"/>
+    <w:rsid w:val="00534CD8"/>
     <w:rsid w:val="005435AF"/>
     <w:rsid w:val="005F26FA"/>
+    <w:rsid w:val="007462C3"/>
+    <w:rsid w:val="008433C7"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="00A30230"/>
     <w:rsid w:val="00B25DD5"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BF1518"/>
     <w:rsid w:val="00BF348B"/>
     <w:rsid w:val="00E80BF7"/>
     <w:rsid w:val="00EC1B27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6510,51 +6562,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="49C2B372E0B144D1964D56A9040FA4DF">
     <w:name w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02A4FB6767B84509843F404E897D0BBA">
     <w:name w:val="02A4FB6767B84509843F404E897D0BBA"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="33232FF9635F46CCAC1AE467A3FDC179">
     <w:name w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A55E5AE9AB38459EB21C8C67C790ADCD">
     <w:name w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05C4C231867A43F5AFB3A0B17B61B2ED">
     <w:name w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -6828,75 +6880,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...23 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100254705E167BCAF4C851C190FF0D684C3" ma:contentTypeVersion="27" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="f7aec985b09cbf54f5fdf450f2acdb9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xmlns:ns3="1736a918-e5f9-480c-a9c2-9d04a3867d50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9506d0149b341b2b2100e682b0ba3337" ns2:_="" ns3:_="">
     <xsd:import namespace="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <xsd:import namespace="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:descri_x00e7_ao" minOccurs="0"/>
@@ -7115,126 +7142,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1736a918-e5f9-480c-a9c2-9d04a3867d50" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <descri_x00e7_ao xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6C038CE-9255-469B-A79C-FF80C5291CD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B40EC5-007A-46C5-87DA-680A61F822CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7950BF9-72FD-47F1-92B3-158C77FB6E05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
+    <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E65E28D-935F-2A47-A638-D788D2F6709D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>615</Words>
-  <Characters>3327</Characters>
+  <Words>677</Words>
+  <Characters>3662</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3935</CharactersWithSpaces>
+  <CharactersWithSpaces>4331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254705E167BCAF4C851C190FF0D684C3</vt:lpwstr>