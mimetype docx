--- v2 (2026-05-15)
+++ v3 (2026-06-08)
@@ -172,640 +172,616 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EE56A6" w:rsidSect="00875C18">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="4395" w:right="567" w:bottom="1418" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25407DF1" w14:textId="77777777" w:rsidR="00063D15" w:rsidRPr="00EE56A6" w:rsidRDefault="00063D15" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="aut1Book"/>
-    <w:p w14:paraId="236733B3" w14:textId="30F7541F" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="236733B3" w14:textId="30F7541F" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor1"/>
           <w:tag w:val="aut1"/>
           <w:id w:val="1561054506"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>of</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> 1 (Estilo: Autor nome)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00F84653" w:rsidRPr="00CC2144">
-[...3 lines deleted...]
-    <w:p w14:paraId="4937154C" w14:textId="15E6CDBA" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00115AB1" w:rsidP="006F1B6C">
+      <w:r w:rsidR="00F84653">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4937154C" w14:textId="15E6CDBA" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00115AB1" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r>
         <w:t>Instituição d</w:t>
       </w:r>
-      <w:r w:rsidR="009E0C5F" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="009E0C5F">
         <w:t>e origem d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r>
         <w:t>o auto</w:t>
       </w:r>
-      <w:r w:rsidR="00F96767" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="00F96767">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00FF21CC" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="00FF21CC">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="009E0C5F" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="009E0C5F">
         <w:t xml:space="preserve">(Estilo: </w:t>
       </w:r>
-      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="00D94111">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00607CD1" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="00607CD1">
         <w:t>utor</w:t>
       </w:r>
-      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="00D94111">
         <w:t xml:space="preserve"> dados</w:t>
       </w:r>
-      <w:r w:rsidR="00607CD1" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="00607CD1">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6138D215" w14:textId="45495957" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
+    <w:p w14:paraId="6138D215" w14:textId="45495957" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Lattes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="008E46C3" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="008E46C3">
         <w:t>0000000000000000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Orcid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> 0000-000</w:t>
       </w:r>
-      <w:r w:rsidR="008E46C3" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="008E46C3">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="008E46C3" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="008E46C3">
         <w:t>0000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="008E46C3" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="008E46C3">
         <w:t>0000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00092334">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE068C9" w14:textId="1921D3D5" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00CC2144" w:rsidP="00FF21CC">
+    <w:p w14:paraId="5BE068C9" w14:textId="24230835" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC2144">
-[...14 lines deleted...]
-      <w:r w:rsidR="00EE56A6" w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
-      <w:r w:rsidR="00EE56A6" w:rsidRPr="00CC2144">
-[...14 lines deleted...]
-    <w:p w14:paraId="4B20DC35" w14:textId="77777777" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00EE56A6" w:rsidP="006F1B6C">
+      <w:r w:rsidRPr="00092334">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E46C3">
+        <w:t>nome@mail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B20DC35" w14:textId="77777777" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="aut2Book"/>
-    <w:p w14:paraId="46ACBA64" w14:textId="5B48F9BD" w:rsidR="00EE56A6" w:rsidRPr="00CC2144" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="46ACBA64" w14:textId="5B48F9BD" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor2"/>
           <w:tag w:val="aut2"/>
           <w:id w:val="-1347323924"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="005000A8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="005000A8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="005000A8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>of</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="005000A8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="005000A8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="009E0C5F">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2 (Estilo: Autor nome)</w:t>
+            <w:t xml:space="preserve"> 2 (Estilo: Autor</w:t>
+          </w:r>
+          <w:r w:rsidR="00537186">
+            <w:rPr>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> nome</w:t>
+          </w:r>
+          <w:r w:rsidR="00537186" w:rsidRPr="009E0C5F">
+            <w:rPr>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00F84653" w:rsidRPr="00CC2144">
-[...3 lines deleted...]
-    <w:p w14:paraId="31CE8E04" w14:textId="001FD7CD" w:rsidR="00FF21CC" w:rsidRPr="00CC2144" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+      <w:r w:rsidR="00F84653">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CE8E04" w14:textId="001FD7CD" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r>
         <w:t xml:space="preserve">Instituição de origem do autor 2. (Estilo: </w:t>
       </w:r>
-      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="00D94111">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r>
         <w:t>utor</w:t>
       </w:r>
-      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="00D94111">
         <w:t xml:space="preserve"> dados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B077E" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00CC2144" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+    <w:p w14:paraId="5C2B077E" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Lattes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00092334">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>0000000000000000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092334">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Orcid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
-[...3 lines deleted...]
-    <w:p w14:paraId="79CB5705" w14:textId="53ED9819" w:rsidR="00FF21CC" w:rsidRPr="00CC2144" w:rsidRDefault="00CC2144" w:rsidP="00FF21CC">
+      <w:r w:rsidRPr="00092334">
+        <w:t xml:space="preserve"> 0000-000</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092334">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092334">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092334">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CB5705" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC2144">
-[...14 lines deleted...]
-      <w:r w:rsidR="00FF21CC" w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
-      <w:r w:rsidR="00FF21CC" w:rsidRPr="00CC2144">
-[...14 lines deleted...]
-    <w:p w14:paraId="1C4CCE1C" w14:textId="77777777" w:rsidR="00C5790A" w:rsidRPr="00CC2144" w:rsidRDefault="00C5790A" w:rsidP="006F1B6C">
+      <w:r w:rsidRPr="00092334">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nome@mail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4CCE1C" w14:textId="77777777" w:rsidR="00C5790A" w:rsidRDefault="00C5790A" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="aut3Book"/>
-    <w:p w14:paraId="3F5E566C" w14:textId="323DFDB6" w:rsidR="00F84653" w:rsidRPr="00CC2144" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="3F5E566C" w14:textId="323DFDB6" w:rsidR="00F84653" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="autor3"/>
           <w:tag w:val="aut3"/>
           <w:id w:val="-1568570363"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:t>of</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00537186" w:rsidRPr="00CC2144">
+          <w:r w:rsidR="00537186" w:rsidRPr="00537186">
             <w:t xml:space="preserve"> 3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="009E0C5F" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="009E0C5F">
         <w:t xml:space="preserve"> (Estilo: Autor</w:t>
       </w:r>
-      <w:r w:rsidR="003604CC" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="003604CC">
         <w:t xml:space="preserve"> nome</w:t>
       </w:r>
-      <w:r w:rsidR="009E0C5F" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="009E0C5F">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F81B17" w:rsidRPr="00CC2144">
-[...3 lines deleted...]
-    <w:p w14:paraId="0C9D326E" w14:textId="75ED1B98" w:rsidR="00FF21CC" w:rsidRPr="00CC2144" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+      <w:r w:rsidR="00F81B17">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9D326E" w14:textId="75ED1B98" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r>
         <w:t xml:space="preserve">Instituição de origem do autor 3. (Estilo: </w:t>
       </w:r>
-      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="00D94111">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r>
         <w:t>utor</w:t>
       </w:r>
-      <w:r w:rsidR="00D94111" w:rsidRPr="00CC2144">
+      <w:r w:rsidR="00D94111">
         <w:t xml:space="preserve"> dados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A4679A" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00CC2144" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+    <w:p w14:paraId="05A4679A" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Lattes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00092334">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>0000000000000000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092334">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Orcid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2144">
-[...3 lines deleted...]
-    <w:p w14:paraId="0F2736EC" w14:textId="2AE08642" w:rsidR="00FF21CC" w:rsidRDefault="00CC2144" w:rsidP="00FF21CC">
+      <w:r w:rsidRPr="00092334">
+        <w:t xml:space="preserve"> 0000-000</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092334">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092334">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092334">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2736EC" w14:textId="2DF0E7F1" w:rsidR="00FF21CC" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC2144">
-[...14 lines deleted...]
-      <w:r w:rsidR="00FF21CC" w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
-      <w:r w:rsidR="00FF21CC" w:rsidRPr="00CC2144">
-[...3 lines deleted...]
-        <w:r w:rsidR="00C735F8" w:rsidRPr="00CC2144">
+      <w:r w:rsidRPr="00092334">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00C735F8" w:rsidRPr="009F3921">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nome@mail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="117D3221" w14:textId="4C8E7671" w:rsidR="00C735F8" w:rsidRDefault="00C735F8" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1062A8FE" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRDefault="00C735F8" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D389300" w14:textId="4FA0C1FD" w:rsidR="00C735F8" w:rsidRPr="00092334" w:rsidRDefault="00C735F8" w:rsidP="00C735F8">
+    <w:p w14:paraId="4D389300" w14:textId="1253756A" w:rsidR="00C735F8" w:rsidRPr="00092334" w:rsidRDefault="00C735F8" w:rsidP="00C735F8">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Translator’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Name</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="0E6C5659" w14:textId="06684125" w:rsidR="00C735F8" w:rsidRPr="00092334" w:rsidRDefault="00C735F8" w:rsidP="00C735F8">
+        <w:t xml:space="preserve"> (Estilo: Autor nome) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6C5659" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRPr="00092334" w:rsidRDefault="00C735F8" w:rsidP="00C735F8">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Instituição de origem do </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (Estilo: Autor dados)</w:t>
+        <w:t>Instituição de origem do autor 3. (Estilo: Autor dados)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3944A9" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRPr="00092334" w:rsidRDefault="00C735F8" w:rsidP="00C735F8">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Lattes</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>0000000000000000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
@@ -832,51 +808,51 @@
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490BE74D" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRDefault="00C735F8" w:rsidP="00C735F8">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="009F3921">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nome@mail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F9A4AE9" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRDefault="00C735F8" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="398D157A" w14:textId="77777777" w:rsidR="00C735F8" w:rsidRPr="00092334" w:rsidRDefault="00C735F8" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CBD25C2" w14:textId="77777777" w:rsidR="00F84653" w:rsidRDefault="00F84653" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27AA0678" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
@@ -942,61 +918,67 @@
       <w:r w:rsidRPr="004D1C50">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4706E040" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DD5E0BF" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
         <w:t>Publicado pela Universidade do Estado de Santa Catarina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411BF600" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00FA817D" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
+    <w:p w14:paraId="00FA817D" w14:textId="18BEA2B6" w:rsidR="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
-        <w:t>Copyright: © 2025 pelos autores.</w:t>
+        <w:t>Copyright: © 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00792391">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1C50">
+        <w:t xml:space="preserve"> pelos autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6BB04D" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0636A1B5" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36FBF652" w14:textId="77777777" w:rsidR="00105DCB" w:rsidRDefault="00105DCB" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
@@ -1069,1335 +1051,1479 @@
       <w:r w:rsidRPr="00092334">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="003A510C" w:rsidRPr="00092334">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>0/</w:t>
       </w:r>
       <w:r w:rsidR="003A510C" w:rsidRPr="00092334">
         <w:t>0000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203D5CFD" w14:textId="77777777" w:rsidR="00063D15" w:rsidRDefault="00063D15"/>
     <w:p w14:paraId="49378D53" w14:textId="3920165E" w:rsidR="00063D15" w:rsidRDefault="00063D15">
       <w:pPr>
         <w:sectPr w:rsidR="00063D15" w:rsidSect="00EE56A6">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="4990" w:right="4251" w:bottom="1418" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07FB88D8" w14:textId="04E91EA3" w:rsidR="00616D8E" w:rsidRPr="00F0669D" w:rsidRDefault="00E41938" w:rsidP="00EA788F">
+    <w:p w14:paraId="07FB88D8" w14:textId="74833B03" w:rsidR="00616D8E" w:rsidRPr="00F0669D" w:rsidRDefault="007C6A0B" w:rsidP="00EA788F">
       <w:pPr>
         <w:pStyle w:val="Resumoptttulo"/>
-      </w:pPr>
-[...1066 lines deleted...]
-        <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="009B2846">
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="471BE8F3" wp14:editId="5819B9CE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2232958E" wp14:editId="2CE8B870">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4686300</wp:posOffset>
+                  <wp:posOffset>4722318</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>62865</wp:posOffset>
+                  <wp:posOffset>67236</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2136775" cy="7570382"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="67404336" name="Caixa de Texto 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2136775" cy="7570382"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3E33C1DA" w14:textId="74516F4B" w:rsidR="0004416D" w:rsidRPr="003500BC" w:rsidRDefault="0004416D" w:rsidP="0004416D">
+                          <w:p w14:paraId="655FF9C7" w14:textId="40CFEAC0" w:rsidR="007C6A0B" w:rsidRPr="003500BC" w:rsidRDefault="007C6A0B" w:rsidP="00F80796">
                             <w:pPr>
                               <w:pStyle w:val="Notatexto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00746DCD">
                               <w:rPr>
                                 <w:rStyle w:val="NotanumeroChar"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003500BC">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:r w:rsidR="007635C2">
+                              <w:t xml:space="preserve">Primeira </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="007635C2">
+                              <w:t>citação</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003500BC">
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0058111F">
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="0058111F">
+                              <w:t xml:space="preserve">Estilo: </w:t>
+                            </w:r>
                             <w:proofErr w:type="spellStart"/>
-                            <w:r w:rsidRPr="003359FB">
-                              <w:t>Grammatical</w:t>
+                            <w:r w:rsidR="0058111F">
+                              <w:t>Citacao</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
-                            <w:r w:rsidRPr="003359FB">
+                            <w:r w:rsidR="0058111F">
+                              <w:t xml:space="preserve"> texto)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D76DB6">
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0BB98047" w14:textId="2B1078FB" w:rsidR="00746DCD" w:rsidRPr="003500BC" w:rsidRDefault="00746DCD" w:rsidP="00746DCD">
+                            <w:pPr>
+                              <w:pStyle w:val="Notatexto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="NotanumeroChar"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003500BC">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">Segunda </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:t>citação</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003500BC">
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:t xml:space="preserve">Estilo: </w:t>
+                            </w:r>
                             <w:proofErr w:type="spellStart"/>
-                            <w:r w:rsidRPr="003359FB">
-                              <w:t>correction</w:t>
+                            <w:r>
+                              <w:t>Citacao</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
-                            <w:r w:rsidRPr="003359FB">
+                            <w:r>
+                              <w:t xml:space="preserve"> texto).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="09522713" w14:textId="77854E06" w:rsidR="007C6A0B" w:rsidRPr="003500BC" w:rsidRDefault="00746DCD" w:rsidP="00746DCD">
+                            <w:pPr>
+                              <w:pStyle w:val="Notatexto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="NotanumeroChar"/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003500BC">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">Terceira </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:t>citação</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003500BC">
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:t xml:space="preserve">Estilo: </w:t>
+                            </w:r>
                             <w:proofErr w:type="spellStart"/>
-                            <w:r w:rsidRPr="003359FB">
-                              <w:t>carried</w:t>
+                            <w:r>
+                              <w:t>Citacao</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
-                            <w:r w:rsidRPr="003359FB">
-[...8 lines deleted...]
-                              <w:t>: Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
+                            <w:r>
+                              <w:t xml:space="preserve"> texto).</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="46800" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="471BE8F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="2232958E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:369pt;margin-top:4.95pt;width:168.25pt;height:596.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLmjVuFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkyweMOEXWIsOA&#10;oC2QDj0rshQbkEVNUmJnv36UbCdDt1PRi0yR9CP5+LS6a2tFzsK6CnROx6OUEqE5FJU+5vTny/bL&#10;khLnmS6YAi1yehGO3q0/f1o1JhMTKEEVwhIE0S5rTE5L702WJI6XomZuBEZoDEqwNfN4tceksKxB&#10;9FolkzSdJw3Ywljgwjn0PnRBuo74Ugrun6R0whOVU+zNx9PG8xDOZL1i2dEyU1a8b4O9o4uaVRqL&#10;XqEemGfkZKt/oOqKW3Ag/YhDnYCUFRdxBpxmnL6ZZl8yI+IsSI4zV5rcx8Hyx/PePFvi22/Q4gID&#10;IY1xmUNnmKeVtg5f7JRgHCm8XGkTrSccnZPxdL5YzCjhGFvMFul0OQk4ye13Y53/LqAmwcipxb1E&#10;uth553yXOqSEahq2lVJxN0qTJqfz6SyNP1wjCK401rg1GyzfHtp+ggMUFxzMQrdzZ/i2wuI75vwz&#10;s7hknAWF65/wkAqwCPQWJSXY3//zh3zkHqOUNCianLpfJ2YFJeqHxq0EhUXj63yZ4sUO3sNg6FN9&#10;D6jFMT4Lw6MZ8rwaTGmhfkVNb0IlDDHNsV5OD4N57zv54pvgYrOJSaglw/xO7w0P0IHCQOdL+8qs&#10;6Tn3uK5HGCTFsjfUd7kd+ZuTB1nFvQRSOyZ7rlGHcbP9mwlC//ses24ve/0HAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBAaxM14gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNPw&#10;0zaNUwESqoTUQ9Ie6G0bL0lEvI5itzU8Pe4JbrOa1cw3+SqYXpxodJ1lBdNJAoK4trrjRsFu+3Y3&#10;B+E8ssbeMin4Jger4voqx0zbM5d0qnwjYgi7DBW03g+ZlK5uyaCb2IE4ep92NOjjOTZSj3iO4aaX&#10;aZI8SYMdx4YWB3ptqf6qjkbB+mV4N6UOld3+EO4+9mGdbkqlbm/C8xKEp+D/nuGCH9GhiEwHe2Tt&#10;RK9gdj+PW7yCxQLExU9mD48gDlGlSToFWeTy/4biFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAMuaNW4UAgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAEBrEzXiAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:371.85pt;margin-top:5.3pt;width:168.25pt;height:596.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBw5C5mNAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuL2zAQvhf6H4TujZ13MHGWNEtKIewu&#10;JGXPiiwlBkujSkrs9Nd3JNvZZdtT6UUezVPzzTdePjSqIldhXQk6p8NBSonQHIpSn3L647D9sqDE&#10;eaYLVoEWOb0JRx9Wnz8ta5OJEZyhKoQlmES7rDY5PXtvsiRx/CwUcwMwQqNRglXM49WeksKyGrOr&#10;Khml6SypwRbGAhfOofaxNdJVzC+l4P5ZSic8qXKKb/PxtPE8hjNZLVl2ssycS949g/3DKxQrNRa9&#10;p3pknpGLLf9IpUpuwYH0Aw4qASlLLmIP2M0w/dDN/syMiL0gOM7cYXL/Ly1/ur5YUhY5nc0n6WQ8&#10;nlGimcJJbVjZMFIIchCNBzIKUNXGZRixNxjjm6/Q4Mh7vUNlQKCRVoUv9kbQjqDf7kBjJsJRORqO&#10;Z/P5lBKOtvl0no4XMX/yFm6s898EKBKEnFqcZASYXXfO41PQtXcJ1TRsy6qK06w0qbGd8TSNAXcL&#10;RlQaA0MT7WOD5Jtj03V2hOKGjVloWeIM35ZYfMecf2EWaYG9INX9Mx6yAiwCnUTJGeyvv+mDP04L&#10;rZTUSLOcup8XZgUl1XeNcwycjMJktkjxYnvtsRf0RW0A2TvERTI8isHPV70oLahX3IJ1qIQmpjnW&#10;y+mxFze+JTxuERfrdXRC9hnmd3pveEgdIAxwHppXZk2HucdxPUFPQpZ9gL71bcFfXzzIMs4lgNoi&#10;2WGNzI3j6rYsrMb7e/R6+xesfgMAAP//AwBQSwMEFAAGAAgAAAAhADE1IIDhAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sIaCtKk0nQEKTkDi02wFuWWPaisapmmwrPD3e&#10;CW62/k+/Pxfr2Q/iiFPsAxm4XSgQSE1wPbUGdtuXmwxETJacHQKhgW+MsC4vLwqbu3CiCo91agWX&#10;UMytgS6lMZcyNh16GxdhROLsM0zeJl6nVrrJnrjcD1IrtZTe9sQXOjvic4fNV33wBjZP46uv3FyH&#10;7Q/a3fvHvNFvlTHXV/PjA4iEc/qD4azP6lCy0z4cyEUxGFjd360Y5UAtQZwBlSkNYs+TVjoDWRby&#10;/xPlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBw5C5mNAIAAFMEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxNSCA4QAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox inset="0,1.3mm,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="3E33C1DA" w14:textId="74516F4B" w:rsidR="0004416D" w:rsidRPr="003500BC" w:rsidRDefault="0004416D" w:rsidP="0004416D">
+                    <w:p w14:paraId="655FF9C7" w14:textId="40CFEAC0" w:rsidR="007C6A0B" w:rsidRPr="003500BC" w:rsidRDefault="007C6A0B" w:rsidP="00F80796">
                       <w:pPr>
                         <w:pStyle w:val="Notatexto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00746DCD">
                         <w:rPr>
                           <w:rStyle w:val="NotanumeroChar"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003500BC">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
+                      <w:r w:rsidR="007635C2">
+                        <w:t xml:space="preserve">Primeira </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="007635C2">
+                        <w:t>citação</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003500BC">
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0058111F">
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="0058111F">
+                        <w:t xml:space="preserve">Estilo: </w:t>
+                      </w:r>
                       <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="003359FB">
-                        <w:t>Grammatical</w:t>
+                      <w:r w:rsidR="0058111F">
+                        <w:t>Citacao</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidRPr="003359FB">
+                      <w:r w:rsidR="0058111F">
+                        <w:t xml:space="preserve"> texto)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D76DB6">
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0BB98047" w14:textId="2B1078FB" w:rsidR="00746DCD" w:rsidRPr="003500BC" w:rsidRDefault="00746DCD" w:rsidP="00746DCD">
+                      <w:pPr>
+                        <w:pStyle w:val="Notatexto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="NotanumeroChar"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003500BC">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">Segunda </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:t>citação</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003500BC">
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:t xml:space="preserve">Estilo: </w:t>
+                      </w:r>
                       <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="003359FB">
-                        <w:t>correction</w:t>
+                      <w:r>
+                        <w:t>Citacao</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidRPr="003359FB">
+                      <w:r>
+                        <w:t xml:space="preserve"> texto).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="09522713" w14:textId="77854E06" w:rsidR="007C6A0B" w:rsidRPr="003500BC" w:rsidRDefault="00746DCD" w:rsidP="00746DCD">
+                      <w:pPr>
+                        <w:pStyle w:val="Notatexto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="NotanumeroChar"/>
+                        </w:rPr>
+                        <w:t>3</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003500BC">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">Terceira </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:t>citação</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003500BC">
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:t xml:space="preserve">Estilo: </w:t>
+                      </w:r>
                       <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="003359FB">
-                        <w:t>carried</w:t>
+                      <w:r>
+                        <w:t>Citacao</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidRPr="003359FB">
-[...8 lines deleted...]
-                        <w:t>: Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
+                      <w:r>
+                        <w:t xml:space="preserve"> texto).</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00616D8E" w:rsidRPr="00616D8E">
+      <w:r w:rsidR="00F7425B" w:rsidRPr="00F7425B">
+        <w:t xml:space="preserve">Introduction </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t>(Estilo: Tópico Nível 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C841BA" w14:textId="1A25AC9C" w:rsidR="0005060A" w:rsidRDefault="0005060A" w:rsidP="006E6D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">Focus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>ideas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> complete </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>synthesizing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>them</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>parts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>introduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>conclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">. Images, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>tables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>charts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>graphs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>footnotes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>extensive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>citations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>dispensed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005060A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034094C3" w14:textId="101C9FC8" w:rsidR="0005060A" w:rsidRDefault="004347D6" w:rsidP="00271026">
+      <w:pPr>
+        <w:pStyle w:val="TopicoNvel1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00271026" w:rsidRPr="00271026">
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="38ED088D" w14:textId="77777777" w:rsidR="002A07E3" w:rsidRDefault="002A07E3" w:rsidP="002A07E3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contains</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orderly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>detailed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>explanation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>covered</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E925E19" w14:textId="786DD100" w:rsidR="002A07E3" w:rsidRDefault="002A07E3" w:rsidP="002A07E3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>length</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1000 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thousand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) words </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maximum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1200 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thousand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>two</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hundred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209EF3D9" w14:textId="7998CA01" w:rsidR="00706ED4" w:rsidRDefault="00E43A25" w:rsidP="006E6D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:rPr>
+          <w:rStyle w:val="FiguratituloChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> (Estilo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43A25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Corpo do texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00966CCC">
+        <w:t xml:space="preserve">O texto pode conter </w:t>
+      </w:r>
+      <w:r w:rsidR="001F271C">
+        <w:t>tópicos subdivididos em até 4 níveis</w:t>
+      </w:r>
+      <w:r w:rsidR="001A61CD">
+        <w:t xml:space="preserve"> (por exemplo: 1; 1.1; 1.1.1; e 1.1.1.1).</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05FC9">
+        <w:t xml:space="preserve"> Para </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1980">
+        <w:t xml:space="preserve">formatar adequadamente </w:t>
+      </w:r>
+      <w:r w:rsidR="001766CC">
+        <w:t>a fonte e os espaçamentos de qualquer elemento do texto, selecione o trecho desejado e clique</w:t>
+      </w:r>
+      <w:r w:rsidR="00542DD4">
+        <w:t xml:space="preserve"> no nome correspondente na caixa Estilos do menu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3D45">
+        <w:t xml:space="preserve"> Página Inicial</w:t>
+      </w:r>
+      <w:r w:rsidR="007674B0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187547B0" w14:textId="380EFC2A" w:rsidR="00616D8E" w:rsidRDefault="00DD5ACB" w:rsidP="00966CCC">
+      <w:pPr>
+        <w:pStyle w:val="TpicoNvel2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003136B2" w:rsidRPr="000B7771">
+        <w:t>.1 Tópico Nível 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: Tópico Nível 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13814298" w14:textId="6DE77362" w:rsidR="000B7771" w:rsidRDefault="000B7771" w:rsidP="000B7771">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Corpo de texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25" w:rsidRPr="00E43A25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Corpo do texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A60ED6E" w14:textId="032C9348" w:rsidR="000B7771" w:rsidRPr="005B4132" w:rsidRDefault="005B4132" w:rsidP="00966CCC">
+      <w:pPr>
+        <w:pStyle w:val="TpicoNvel3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7771" w:rsidRPr="005B4132">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A801BD" w:rsidRPr="005B4132">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7771" w:rsidRPr="005B4132">
+        <w:t xml:space="preserve"> Tópico Nível </w:t>
+      </w:r>
+      <w:r w:rsidR="00A801BD" w:rsidRPr="005B4132">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: Tópico Nível 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54962EEC" w14:textId="63425935" w:rsidR="005B4132" w:rsidRDefault="005B4132" w:rsidP="005B4132">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Corpo de texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25" w:rsidRPr="00E43A25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Corpo do texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22074631" w14:textId="2550F8E4" w:rsidR="005B4132" w:rsidRPr="005B4132" w:rsidRDefault="005B4132" w:rsidP="00966CCC">
+      <w:pPr>
+        <w:pStyle w:val="TpicoNvel4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4132">
+        <w:t>1.1.1.1 Tópico Nível 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: Tópico Nível 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4755E08F" w14:textId="54E58364" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="005B4132" w:rsidP="00874ABF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Corpo de texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t xml:space="preserve"> (Estilo: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25" w:rsidRPr="00E43A25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Corpo do texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A25">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669CB76A" w14:textId="34D29C8F" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="007578CC" w:rsidP="00670954">
+      <w:pPr>
+        <w:pStyle w:val="TopicoNvel1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007578CC">
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="47D61EBE" w14:textId="77777777" w:rsidR="00D90E74" w:rsidRDefault="00D90E74" w:rsidP="00874ABF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve">Final </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>corresponding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>hypotheses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25353F5E" w14:textId="6560A63B" w:rsidR="00616D8E" w:rsidRDefault="00616D8E" w:rsidP="00874ABF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00616D8E">
+        <w:lastRenderedPageBreak/>
         <w:t>Os dados do responsável pela correção são apresentados na última nota de rodapé</w:t>
       </w:r>
       <w:r w:rsidR="00AA3EF5">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00616D8E" w:rsidRPr="00616D8E">
+      <w:r w:rsidRPr="00616D8E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02902225" w14:textId="0D0F6B08" w:rsidR="006055D7" w:rsidRPr="00616D8E" w:rsidRDefault="006055D7" w:rsidP="00874ABF">
+    <w:p w14:paraId="02902225" w14:textId="4B337F57" w:rsidR="006055D7" w:rsidRPr="00616D8E" w:rsidRDefault="006055D7" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:t>O artigo a ser submetido deve estar em</w:t>
       </w:r>
       <w:r w:rsidR="0077193F">
         <w:t xml:space="preserve"> DOCX (Word)</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve"> e sem autoria identificada no texto. Onde precisa constar o nome da autoria, na primeira versão, substituir por “Omitido para avaliação por pares”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403F289D" w14:textId="77777777" w:rsidR="00482AED" w:rsidRDefault="00482AED" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="182CF213" w14:textId="77777777" w:rsidR="00163E10" w:rsidRDefault="00163E10" w:rsidP="00482AED">
       <w:pPr>
         <w:pStyle w:val="TopicoNvel1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E846542" w14:textId="3F681CFD" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="00616D8E" w:rsidP="00482AED">
+    <w:p w14:paraId="5E846542" w14:textId="46CE5A86" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="00616D8E" w:rsidP="00482AED">
       <w:pPr>
         <w:pStyle w:val="TopicoNvel1"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00616D8E">
         <w:lastRenderedPageBreak/>
-        <w:t>Referências</w:t>
-      </w:r>
+        <w:t>Refe</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6722">
+        <w:t>rences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="56539AE6" w14:textId="77777777" w:rsidR="00CD6035" w:rsidRDefault="0048767E" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048767E">
         <w:t>Indicate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048767E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048767E">
         <w:t>all</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0048767E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048767E">
         <w:t>references</w:t>
       </w:r>
@@ -2742,173 +2868,165 @@
       <w:r w:rsidRPr="00515E76">
         <w:t xml:space="preserve">SOBRENOME, Nome. </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1300">
         <w:rPr>
           <w:rStyle w:val="ReferenciadestaqueChar"/>
         </w:rPr>
         <w:t>Título do trabalho</w:t>
       </w:r>
       <w:r w:rsidR="00342E33" w:rsidRPr="006F1300">
         <w:rPr>
           <w:rStyle w:val="ReferenciadestaqueChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> acadêmico</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E76">
         <w:t>. Ano. Número de folhas ou páginas. Tipo de trabalho (grau e área) – Instituição, local, ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9FE25B" w14:textId="77777777" w:rsidR="00D4158F" w:rsidRDefault="00D4158F" w:rsidP="00E17C38">
       <w:pPr>
         <w:pStyle w:val="Referencia"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D4158F" w:rsidSect="009211E6">
-      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08B8D878" w14:textId="77777777" w:rsidR="00E82FB2" w:rsidRDefault="00E82FB2" w:rsidP="00063D15">
+    <w:p w14:paraId="551257A3" w14:textId="77777777" w:rsidR="00B60E71" w:rsidRDefault="00B60E71" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A3C010E" w14:textId="77777777" w:rsidR="00E82FB2" w:rsidRDefault="00E82FB2" w:rsidP="00063D15">
+    <w:p w14:paraId="3ED643FB" w14:textId="77777777" w:rsidR="00B60E71" w:rsidRDefault="00B60E71" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{DBEA5FE2-F51A-4F2E-AFA2-9CCCE5C5D31C}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{414B65AE-CEEC-49B9-805A-46B57C13A2FC}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{2601EB4F-D409-4871-A4BD-7D656AB7DD2B}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{E52DC122-2C9F-416C-8088-A84F5DAC265E}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{96DC9A08-CC66-44CE-BA1D-0FCFD6CDFBFD}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{04806B1D-B66C-4AF2-912B-1EE21072BBCF}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{AF94C749-6091-4C8E-8D13-578C4E608D67}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{7E9489BD-BE68-481B-9163-DA3B1BCA9C07}"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{A76A11E3-7194-4688-9B00-6245B0C3D69C}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{EF5149FF-0695-438B-A3F7-E31A2B988139}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{8E49E927-A828-49C1-B678-83BA0967E718}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{586B2231-D296-47C2-B5C5-0F13EEC02FA4}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{F764D0EA-35A5-4A28-8ACB-26CCA7A70292}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{4FB16D9C-9449-4646-95D8-5DD7DFF5BF73}"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{60C9A842-CF32-48C2-8DCF-86B1AFDF7DC9}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{6277AD20-8FE7-4CA1-B881-B7526492DA8A}"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{B1797C4E-3D03-4466-AF23-F4DD8746BED3}"/>
-    <w:embedBold r:id="rId12" w:fontKey="{FFBFDB85-1B07-4D40-B5C0-301D8A5F2820}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{6457B676-EE57-48B7-940A-1A5E3926D062}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{D12FE3CD-6FA7-4100-BD7F-35297108FC5B}"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{422BB853-0123-4EA6-B532-582C6E6D605A}"/>
-    <w:embedItalic r:id="rId14" w:fontKey="{5836DA52-0339-429B-80DB-4659AECC070D}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{E3362A2F-8D51-4DB5-94EC-03D0AE9F6875}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{5B62F3B9-812E-418D-98C3-DB461B91E24D}"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{F96928F6-BECC-4925-87A9-CF554BCDB6CC}"/>
-[...7 lines deleted...]
-    <w:embedRegular r:id="rId16" w:fontKey="{1396343C-17D6-4179-87A5-C03F9C408888}"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{05162B3D-AA35-4D86-AF04-934866CDD698}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-878160372"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="2AC6A947" w14:textId="434F3CD0" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00BF5ABE">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
@@ -2967,58 +3085,58 @@
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="25BDCD47" w14:textId="3CF5B9C5" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
+  <w:p w14:paraId="25BDCD47" w14:textId="6474D012" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
     <w:pPr>
       <w:pStyle w:val="Rodape"/>
     </w:pPr>
     <w:r w:rsidRPr="003500BC">
       <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2026. UDESC. ISSN:</w:t>
     </w:r>
-    <w:r w:rsidR="00D206A3">
+    <w:r w:rsidR="00792391">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="003500BC">
       <w:t>2594-4630.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1387058364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Fontepargpadro"/>
@@ -3038,114 +3156,117 @@
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="361DE90E" w14:textId="77777777" w:rsidR="00440A7D" w:rsidRDefault="00440A7D" w:rsidP="00440A7D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71BD0F87" w14:textId="77777777" w:rsidR="00E82FB2" w:rsidRDefault="00E82FB2" w:rsidP="00063D15">
+    <w:p w14:paraId="37E462BA" w14:textId="77777777" w:rsidR="00B60E71" w:rsidRDefault="00B60E71" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74FBD4D3" w14:textId="77777777" w:rsidR="00E82FB2" w:rsidRDefault="00E82FB2" w:rsidP="00063D15">
+    <w:p w14:paraId="1E8A9187" w14:textId="77777777" w:rsidR="00B60E71" w:rsidRDefault="00B60E71" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1C4F9A34" w14:textId="0FCA0A85" w:rsidR="00AA3EF5" w:rsidRPr="00E315A1" w:rsidRDefault="00AA3EF5" w:rsidP="00AD65A0">
+    <w:p w14:paraId="1C4F9A34" w14:textId="283DE95E" w:rsidR="00AA3EF5" w:rsidRPr="00E315A1" w:rsidRDefault="00AA3EF5" w:rsidP="00AD65A0">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="00E315A1">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
-[...15 lines deleted...]
-      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
+      <w:r w:rsidR="00AC1AD4" w:rsidRPr="00AC1AD4">
+        <w:t>English</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AC1AD4" w:rsidRPr="00AC1AD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC1AD4" w:rsidRPr="00AC1AD4">
+        <w:t>revision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AC1AD4" w:rsidRPr="00AC1AD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC1AD4" w:rsidRPr="00AC1AD4">
         <w:t>carried</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
+      <w:r w:rsidR="00AC1AD4" w:rsidRPr="00AC1AD4">
         <w:t xml:space="preserve"> out </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003359FB" w:rsidRPr="003359FB">
+      <w:r w:rsidR="00AC1AD4" w:rsidRPr="00AC1AD4">
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AC1AD4" w:rsidRPr="00AC1AD4">
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidR="00AD65A0" w:rsidRPr="00E315A1">
-        <w:t>: Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
+        <w:t xml:space="preserve"> Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3EDA08EE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
@@ -3444,89 +3565,89 @@
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor3"/>
         <w:tag w:val="aut3"/>
         <w:id w:val="-1863585990"/>
         <w:placeholder>
           <w:docPart w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6B2725C0" w14:textId="0A0E6AE5" w:rsidR="005D02B5" w:rsidRPr="00092334" w:rsidRDefault="00FD499E" w:rsidP="007D02F0">
+  <w:p w14:paraId="6B2725C0" w14:textId="2E6DA2C5" w:rsidR="005D02B5" w:rsidRPr="00092334" w:rsidRDefault="00FD499E" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhosecao"/>
       <w:framePr w:wrap="around"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> REF nomeSecBook  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="-274872415"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="004D5714">
+        <w:r w:rsidR="00B820FA">
           <w:t>Expanded</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="004D5714">
+        <w:r w:rsidR="00B820FA">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="004D5714">
+        <w:r w:rsidR="00B820FA">
           <w:t>Summary</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6EE304F9" w14:textId="12CA348B" w:rsidR="004F1A8E" w:rsidRPr="00A8358D" w:rsidRDefault="00FD499E" w:rsidP="00453E07">
     <w:pPr>
       <w:framePr w:w="7513" w:h="511" w:hSpace="141" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3745" w:y="556"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="100"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
         <w:bCs/>
@@ -3586,236 +3707,231 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00063D15"/>
     <w:rsid w:val="0000659D"/>
     <w:rsid w:val="00006CE0"/>
     <w:rsid w:val="00025199"/>
     <w:rsid w:val="00025DF9"/>
     <w:rsid w:val="00031A37"/>
-    <w:rsid w:val="0004416D"/>
     <w:rsid w:val="0005060A"/>
     <w:rsid w:val="000547D9"/>
     <w:rsid w:val="00063D15"/>
     <w:rsid w:val="00064F26"/>
     <w:rsid w:val="00083637"/>
     <w:rsid w:val="000866FB"/>
     <w:rsid w:val="00092334"/>
     <w:rsid w:val="000B2011"/>
     <w:rsid w:val="000B3DAC"/>
     <w:rsid w:val="000B49D5"/>
     <w:rsid w:val="000B7771"/>
     <w:rsid w:val="000F55E7"/>
     <w:rsid w:val="000F7CB1"/>
     <w:rsid w:val="00105DCB"/>
     <w:rsid w:val="00110C65"/>
     <w:rsid w:val="00113D93"/>
     <w:rsid w:val="00115AB1"/>
     <w:rsid w:val="001509DC"/>
     <w:rsid w:val="00151F6C"/>
     <w:rsid w:val="001577D6"/>
     <w:rsid w:val="00163E10"/>
     <w:rsid w:val="00175B23"/>
     <w:rsid w:val="001766CC"/>
     <w:rsid w:val="001A61CD"/>
     <w:rsid w:val="001B2977"/>
     <w:rsid w:val="001B2E2D"/>
     <w:rsid w:val="001C7B60"/>
     <w:rsid w:val="001D58A7"/>
     <w:rsid w:val="001E363C"/>
     <w:rsid w:val="001F271C"/>
     <w:rsid w:val="00200A1A"/>
-    <w:rsid w:val="002065C4"/>
     <w:rsid w:val="00212600"/>
     <w:rsid w:val="00214CA6"/>
     <w:rsid w:val="00216EB8"/>
     <w:rsid w:val="00225BA5"/>
     <w:rsid w:val="00231D8C"/>
     <w:rsid w:val="00253753"/>
     <w:rsid w:val="0025412E"/>
     <w:rsid w:val="00264486"/>
     <w:rsid w:val="00271026"/>
     <w:rsid w:val="0027611A"/>
     <w:rsid w:val="002A07E3"/>
     <w:rsid w:val="002A082D"/>
     <w:rsid w:val="002A5D6C"/>
     <w:rsid w:val="002B468F"/>
     <w:rsid w:val="002C25E1"/>
     <w:rsid w:val="002C3166"/>
     <w:rsid w:val="002D772C"/>
     <w:rsid w:val="002E21D4"/>
     <w:rsid w:val="002F5732"/>
     <w:rsid w:val="003009D4"/>
     <w:rsid w:val="003068FC"/>
     <w:rsid w:val="003136B2"/>
     <w:rsid w:val="003150E2"/>
     <w:rsid w:val="00321366"/>
     <w:rsid w:val="00333ED2"/>
-    <w:rsid w:val="003359FB"/>
     <w:rsid w:val="00335AC9"/>
     <w:rsid w:val="003413BF"/>
     <w:rsid w:val="00342E33"/>
     <w:rsid w:val="00346796"/>
     <w:rsid w:val="003500BC"/>
     <w:rsid w:val="003604CC"/>
     <w:rsid w:val="00372127"/>
     <w:rsid w:val="00377E8E"/>
     <w:rsid w:val="00391854"/>
     <w:rsid w:val="00395714"/>
     <w:rsid w:val="00397B6F"/>
     <w:rsid w:val="003A510C"/>
-    <w:rsid w:val="003B0330"/>
     <w:rsid w:val="003C3611"/>
     <w:rsid w:val="003C7DB0"/>
+    <w:rsid w:val="003E105B"/>
     <w:rsid w:val="003F0617"/>
     <w:rsid w:val="003F34DA"/>
     <w:rsid w:val="00427DE8"/>
     <w:rsid w:val="004323A1"/>
     <w:rsid w:val="004345C9"/>
     <w:rsid w:val="004347D6"/>
     <w:rsid w:val="00440A7D"/>
     <w:rsid w:val="00452849"/>
     <w:rsid w:val="00453E07"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="00482AED"/>
     <w:rsid w:val="0048767E"/>
     <w:rsid w:val="004A136E"/>
     <w:rsid w:val="004A31FA"/>
     <w:rsid w:val="004A765F"/>
     <w:rsid w:val="004D136E"/>
     <w:rsid w:val="004D1C50"/>
     <w:rsid w:val="004D2593"/>
     <w:rsid w:val="004D2BC3"/>
     <w:rsid w:val="004D4205"/>
-    <w:rsid w:val="004D5714"/>
     <w:rsid w:val="004F1A8E"/>
     <w:rsid w:val="004F5055"/>
     <w:rsid w:val="0050022C"/>
     <w:rsid w:val="00514DBA"/>
     <w:rsid w:val="00515AC9"/>
     <w:rsid w:val="00515E76"/>
     <w:rsid w:val="00523B23"/>
-    <w:rsid w:val="005260B0"/>
     <w:rsid w:val="0053419A"/>
-    <w:rsid w:val="00534CD8"/>
     <w:rsid w:val="00537186"/>
     <w:rsid w:val="00542DD4"/>
     <w:rsid w:val="005518F4"/>
     <w:rsid w:val="005527DD"/>
     <w:rsid w:val="005528AB"/>
     <w:rsid w:val="0056768D"/>
     <w:rsid w:val="00570E86"/>
     <w:rsid w:val="0057303A"/>
     <w:rsid w:val="00573F18"/>
     <w:rsid w:val="0058111F"/>
     <w:rsid w:val="005853C9"/>
     <w:rsid w:val="005B0FAB"/>
     <w:rsid w:val="005B4132"/>
     <w:rsid w:val="005D02B5"/>
     <w:rsid w:val="005D32C1"/>
     <w:rsid w:val="005E22FD"/>
     <w:rsid w:val="005E4549"/>
     <w:rsid w:val="005F4161"/>
     <w:rsid w:val="006055D7"/>
     <w:rsid w:val="00607CD1"/>
     <w:rsid w:val="00616D8E"/>
     <w:rsid w:val="006337E4"/>
     <w:rsid w:val="006360B3"/>
     <w:rsid w:val="006555A6"/>
     <w:rsid w:val="00655AC5"/>
     <w:rsid w:val="006565F8"/>
     <w:rsid w:val="006647C7"/>
     <w:rsid w:val="00670954"/>
     <w:rsid w:val="00670E15"/>
     <w:rsid w:val="006B3BB8"/>
     <w:rsid w:val="006E5B1F"/>
     <w:rsid w:val="006E6D3F"/>
     <w:rsid w:val="006F1300"/>
     <w:rsid w:val="006F1B6C"/>
     <w:rsid w:val="006F5E5F"/>
     <w:rsid w:val="00706ED4"/>
     <w:rsid w:val="00707159"/>
     <w:rsid w:val="00726C1E"/>
     <w:rsid w:val="00734C3D"/>
     <w:rsid w:val="00746DCD"/>
     <w:rsid w:val="00747601"/>
     <w:rsid w:val="00752405"/>
     <w:rsid w:val="007578CC"/>
     <w:rsid w:val="007635C2"/>
     <w:rsid w:val="007674B0"/>
     <w:rsid w:val="0077144E"/>
     <w:rsid w:val="0077193F"/>
     <w:rsid w:val="007800A1"/>
+    <w:rsid w:val="00792391"/>
     <w:rsid w:val="007A066F"/>
     <w:rsid w:val="007B114D"/>
     <w:rsid w:val="007B1749"/>
     <w:rsid w:val="007C6A0B"/>
     <w:rsid w:val="007D02F0"/>
     <w:rsid w:val="007F570A"/>
     <w:rsid w:val="00811D99"/>
     <w:rsid w:val="00826451"/>
     <w:rsid w:val="00836B50"/>
     <w:rsid w:val="00837C4B"/>
     <w:rsid w:val="008416A7"/>
     <w:rsid w:val="008729D2"/>
     <w:rsid w:val="00874ABF"/>
     <w:rsid w:val="00875C18"/>
     <w:rsid w:val="00882DA2"/>
     <w:rsid w:val="00885A63"/>
     <w:rsid w:val="008B0185"/>
     <w:rsid w:val="008B1387"/>
     <w:rsid w:val="008B1EE7"/>
     <w:rsid w:val="008B463E"/>
     <w:rsid w:val="008B51D2"/>
     <w:rsid w:val="008C04C6"/>
     <w:rsid w:val="008D2DD2"/>
     <w:rsid w:val="008E1A4D"/>
     <w:rsid w:val="008E46C3"/>
@@ -3833,139 +3949,138 @@
     <w:rsid w:val="0098627B"/>
     <w:rsid w:val="00991FBE"/>
     <w:rsid w:val="009B2846"/>
     <w:rsid w:val="009C03F1"/>
     <w:rsid w:val="009C2DF9"/>
     <w:rsid w:val="009D4AD0"/>
     <w:rsid w:val="009E0C5F"/>
     <w:rsid w:val="009F2BFF"/>
     <w:rsid w:val="009F4483"/>
     <w:rsid w:val="00A02692"/>
     <w:rsid w:val="00A031FC"/>
     <w:rsid w:val="00A05FC9"/>
     <w:rsid w:val="00A1650B"/>
     <w:rsid w:val="00A30230"/>
     <w:rsid w:val="00A35E87"/>
     <w:rsid w:val="00A370AD"/>
     <w:rsid w:val="00A4418A"/>
     <w:rsid w:val="00A50777"/>
     <w:rsid w:val="00A7798B"/>
     <w:rsid w:val="00A801BD"/>
     <w:rsid w:val="00A8358D"/>
     <w:rsid w:val="00A90B42"/>
     <w:rsid w:val="00AA1C03"/>
     <w:rsid w:val="00AA3EF5"/>
     <w:rsid w:val="00AA4763"/>
+    <w:rsid w:val="00AC1AD4"/>
     <w:rsid w:val="00AC702A"/>
     <w:rsid w:val="00AD2429"/>
     <w:rsid w:val="00AD3D45"/>
     <w:rsid w:val="00AD65A0"/>
     <w:rsid w:val="00AD7619"/>
     <w:rsid w:val="00AE29EB"/>
     <w:rsid w:val="00AF6AAF"/>
     <w:rsid w:val="00B21C02"/>
     <w:rsid w:val="00B539D7"/>
+    <w:rsid w:val="00B60E71"/>
     <w:rsid w:val="00B6206A"/>
     <w:rsid w:val="00B661C6"/>
     <w:rsid w:val="00B71FAF"/>
+    <w:rsid w:val="00B820FA"/>
     <w:rsid w:val="00B948D9"/>
     <w:rsid w:val="00B968DD"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BE7FF5"/>
     <w:rsid w:val="00BF4FCF"/>
     <w:rsid w:val="00C00647"/>
     <w:rsid w:val="00C027C6"/>
     <w:rsid w:val="00C05637"/>
     <w:rsid w:val="00C214DC"/>
     <w:rsid w:val="00C216C2"/>
     <w:rsid w:val="00C26A65"/>
     <w:rsid w:val="00C3284C"/>
     <w:rsid w:val="00C3399A"/>
     <w:rsid w:val="00C415F1"/>
     <w:rsid w:val="00C42C94"/>
     <w:rsid w:val="00C5131D"/>
     <w:rsid w:val="00C54D4E"/>
     <w:rsid w:val="00C5790A"/>
     <w:rsid w:val="00C735F8"/>
     <w:rsid w:val="00C73F7C"/>
     <w:rsid w:val="00C836D3"/>
     <w:rsid w:val="00C85546"/>
     <w:rsid w:val="00CB355B"/>
     <w:rsid w:val="00CB5BCA"/>
-    <w:rsid w:val="00CC2144"/>
     <w:rsid w:val="00CC370D"/>
     <w:rsid w:val="00CD6035"/>
     <w:rsid w:val="00D00E76"/>
     <w:rsid w:val="00D071F4"/>
     <w:rsid w:val="00D13FB1"/>
-    <w:rsid w:val="00D206A3"/>
     <w:rsid w:val="00D30579"/>
     <w:rsid w:val="00D32105"/>
     <w:rsid w:val="00D40778"/>
     <w:rsid w:val="00D4158F"/>
     <w:rsid w:val="00D41C2B"/>
     <w:rsid w:val="00D47C0C"/>
     <w:rsid w:val="00D50447"/>
     <w:rsid w:val="00D50D1A"/>
     <w:rsid w:val="00D5388C"/>
     <w:rsid w:val="00D60BE5"/>
     <w:rsid w:val="00D65A8D"/>
     <w:rsid w:val="00D66663"/>
     <w:rsid w:val="00D7197C"/>
     <w:rsid w:val="00D76DB6"/>
     <w:rsid w:val="00D903E1"/>
     <w:rsid w:val="00D90E74"/>
     <w:rsid w:val="00D94111"/>
     <w:rsid w:val="00D94791"/>
     <w:rsid w:val="00D9625C"/>
     <w:rsid w:val="00DC2C74"/>
     <w:rsid w:val="00DC400C"/>
     <w:rsid w:val="00DD1980"/>
     <w:rsid w:val="00DD5ACB"/>
+    <w:rsid w:val="00DE6722"/>
     <w:rsid w:val="00DE6FA4"/>
     <w:rsid w:val="00DE7CC9"/>
     <w:rsid w:val="00DF20D4"/>
     <w:rsid w:val="00DF72F9"/>
     <w:rsid w:val="00E15943"/>
     <w:rsid w:val="00E17C38"/>
     <w:rsid w:val="00E21443"/>
     <w:rsid w:val="00E23EE0"/>
     <w:rsid w:val="00E315A1"/>
-    <w:rsid w:val="00E41938"/>
     <w:rsid w:val="00E43A25"/>
     <w:rsid w:val="00E44186"/>
     <w:rsid w:val="00E61A9B"/>
     <w:rsid w:val="00E665D6"/>
     <w:rsid w:val="00E666A8"/>
     <w:rsid w:val="00E76142"/>
     <w:rsid w:val="00E80BF7"/>
-    <w:rsid w:val="00E82FB2"/>
     <w:rsid w:val="00E91F0B"/>
     <w:rsid w:val="00EA788F"/>
     <w:rsid w:val="00EB311E"/>
     <w:rsid w:val="00EC1B27"/>
-    <w:rsid w:val="00EC3D94"/>
     <w:rsid w:val="00EC4330"/>
     <w:rsid w:val="00EC58E3"/>
     <w:rsid w:val="00ED413E"/>
     <w:rsid w:val="00EE5656"/>
     <w:rsid w:val="00EE56A6"/>
     <w:rsid w:val="00EF4B40"/>
     <w:rsid w:val="00F04959"/>
     <w:rsid w:val="00F04BEE"/>
     <w:rsid w:val="00F0669D"/>
     <w:rsid w:val="00F10F1C"/>
     <w:rsid w:val="00F33E96"/>
     <w:rsid w:val="00F34DAA"/>
     <w:rsid w:val="00F456FA"/>
     <w:rsid w:val="00F4596A"/>
     <w:rsid w:val="00F527BA"/>
     <w:rsid w:val="00F7425B"/>
     <w:rsid w:val="00F80796"/>
     <w:rsid w:val="00F81B17"/>
     <w:rsid w:val="00F84653"/>
     <w:rsid w:val="00F95A33"/>
     <w:rsid w:val="00F96767"/>
     <w:rsid w:val="00FB2FF5"/>
     <w:rsid w:val="00FD189D"/>
     <w:rsid w:val="00FD499E"/>
     <w:rsid w:val="00FF104F"/>
@@ -4578,51 +4693,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00063D15"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -5763,55 +5877,55 @@
     <w:rsid w:val="006F1300"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelafonte">
     <w:name w:val="Tabela fonte"/>
     <w:basedOn w:val="Figurafonte"/>
     <w:rsid w:val="00452849"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@mail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@mail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@mail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@mail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@mail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@mail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
@@ -6034,84 +6148,76 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003538E1"/>
     <w:rsid w:val="003538E1"/>
-    <w:rsid w:val="003F582A"/>
+    <w:rsid w:val="003E105B"/>
     <w:rsid w:val="00455078"/>
-    <w:rsid w:val="00534CD8"/>
     <w:rsid w:val="005435AF"/>
     <w:rsid w:val="005F26FA"/>
-    <w:rsid w:val="007462C3"/>
+    <w:rsid w:val="00805A63"/>
     <w:rsid w:val="008433C7"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="00A30230"/>
     <w:rsid w:val="00B25DD5"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BF1518"/>
     <w:rsid w:val="00BF348B"/>
     <w:rsid w:val="00E80BF7"/>
     <w:rsid w:val="00EC1B27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
@@ -6880,50 +6986,75 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1736a918-e5f9-480c-a9c2-9d04a3867d50" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <descri_x00e7_ao xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100254705E167BCAF4C851C190FF0D684C3" ma:contentTypeVersion="27" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="f7aec985b09cbf54f5fdf450f2acdb9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xmlns:ns3="1736a918-e5f9-480c-a9c2-9d04a3867d50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9506d0149b341b2b2100e682b0ba3337" ns2:_="" ns3:_="">
     <xsd:import namespace="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <xsd:import namespace="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:descri_x00e7_ao" minOccurs="0"/>
@@ -7142,151 +7273,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E65E28D-935F-2A47-A638-D788D2F6709D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7950BF9-72FD-47F1-92B3-158C77FB6E05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
+    <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B40EC5-007A-46C5-87DA-680A61F822CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6C038CE-9255-469B-A79C-FF80C5291CD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>677</Words>
-  <Characters>3662</Characters>
+  <Words>654</Words>
+  <Characters>3535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4331</CharactersWithSpaces>
+  <CharactersWithSpaces>4181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254705E167BCAF4C851C190FF0D684C3</vt:lpwstr>